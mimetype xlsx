--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -10,801 +10,216 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="55">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
-    <t>ordem dia</t>
-[...65 lines deleted...]
-    <t>Projeto de Lei Ordinária nº 146 de 2025</t>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>Dr. Marcus Vinícius Kalume</t>
   </si>
   <si>
-    <t>Fica o Poder Executivo autorizado a instituir o programa “Livros que Empoderam” no Estado do Piauí, e dá outras providências.</t>
-[...20 lines deleted...]
-    <t>Projeto de Lei Ordinária nº 180 de 2025</t>
+    <t>Requer que seja encaminhado ofício ao Senhor Coronel PM Scheiwann Scheleiden Lopes da Silva, Comandante-Geral da Polícia Militar do Piauí, solicitando reforço policial para o período da festa de Carnaval na cidade de Floriano.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Requerimento nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Marden Menezes</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao Diretor-Presidente da Equatorial Piauí, solicitando que sejam realizadas as ligações de unidades consumidoras no Povoado Morada Nova, nas proximidades da U. E. Manoel Costa, no município de Cajueiro da Praia.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao Senhor Governado do Piauí e ao Senhor Diretor-Presidente da Equatorial Energia Piauí, solicitando a extensão e instalação de rede elétrica nas localidades Volta do Riacho, Cabaças, Mandacaru, Bom Jardrim, Lagoa dos Pássaros, Bozó II, Tábuas, Barreiras e Barracão, zona rural do município de Morro Cabeça no Tempo/PI.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Henrique Pires</t>
+  </si>
+  <si>
+    <t>Requer que seja aprovado e enviado expediente ao Secretário de Cultura do Estado do Piauí – SECULT, para solicitar a transformação do prédio da antiga delegacia de Batalha-PI em um centro cultural para a cidade.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Requer que seja aprovado e enviado expediente ao Diretor do DRE/PI para que sejam tomadas providências no trecho conhecido como “curva da morte (Ladeira da barra da volta)” no município de Baixa Grande do Ribeiro-PI.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Requer que seja registrado Voto de Louvor ao Senhor TC Antônio Aécio Silva Sousa – Comandante do 3º Batalhão de Engenharia de Construção Biênio 2025/2026 pelos relevantes serviços prestados às famílias vítimas da enchente ocorrida na cidade de Picos, em janeiro de 2025.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>Hélio Isaías</t>
+  </si>
+  <si>
+    <t>Requer seja enviado requerimento ao Senhor Gerente Executivo do INSS, no estado do Piauí, Raimundo Alves Pereira, para que o seja designado um perito Médico para o INSS de São Raimundo Nonato, no Estado do Piauí.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 8 de 2026</t>
   </si>
   <si>
     <t>João Mádison</t>
-  </si>
-[...565 lines deleted...]
-    <t>Projeto de Lei Ordinária nº 8 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação ao abandono temporário de cães e gatos no âmbito do Estado do Piauí e estabelece sanções administrativas.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 9 de 2026</t>
   </si>
   <si>
     <t>Dr. Felipe Sampaio</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do estado do Piauí a "Vaquejada do Parque Rancho do Vaqueiro", realizada no município de São João da Serra-PI e a inclui no Calendário Oficial de Eventos do estado do Piauí.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 10 de 2026</t>
   </si>
   <si>
     <t>Declara o Festejo de São Francisco de Assis, no Bairro Ibiapaba, cidade de Floriano, como Patrimônio Cultural de Natureza Imaterial do Estado do Piauí, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 11 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa Estadual de Fiscalização Ambiental Colaborativa - "Caça-Sujões", no âmbito do Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 2026</t>
   </si>
   <si>
     <t>Declara o Festejo de São João Batista, na cidade de Floriano, como Patrimônio Cultural de Natureza Imaterial do Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicativo de Projeto de Lei nº 1 de 2026</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Estadual a criação de programa de incentivo à doação voluntária de sangue, mediante mecanismo educativo de conversão administrativa de multas de trânsito de natureza leve, aplicadas por órgãos estaduais, em doação de sangue ao Hemocentro do Estado do Piauí – HEMOPI, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicativo de Projeto de Lei nº 2 de 2026</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Estadual a adoção de providências administrativas, por intermédio do Departamento Estadual de Trânsito do Piauí – DETRAN-PI, para adequação do exame prático de direção veicular às diretrizes da Resolução CONTRAN nº 1.020/2025.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
+    <t>Dr. Vinicius</t>
+  </si>
+  <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Piauiense ao Senhor Doutor Fernando Antonio Lucchese e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Piauiense ao Senhor Hugo de Sousa Cardoso, Procurador de Justiça do Ministério Público do Piauí.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 4 de 2026</t>
   </si>
   <si>
+    <t>Tiago Mendes Vasconcelos</t>
+  </si>
+  <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Piauiense ao Doutor Luís Filipe Araújo Ribeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 5 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Piauiense ao Coronel Emídio José Medeiros de Oliveira, do Corpo de Bombeiros Militar do Estado do Piauí.</t>
+  </si>
+  <si>
+    <t>Moção nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Dr. Gil Carlos</t>
+  </si>
+  <si>
+    <t>Proposição de Moção de Aplausos ao médico José Ramos de Sales, pela celebração de 100 (cem) anos de idade, um dos primeiros médicos do Estado do Piauí.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1096,2122 +511,462 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F103"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="40.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="55.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>21169</v>
+        <v>21326</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>20019</v>
+        <v>21327</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>20173</v>
+        <v>21328</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>20346</v>
+        <v>21335</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>20363</v>
+        <v>21336</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>20501</v>
+        <v>21337</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>20551</v>
+        <v>21338</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>20570</v>
+        <v>21325</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>20584</v>
+        <v>21329</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>20646</v>
+        <v>21332</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>20696</v>
+        <v>21333</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>20697</v>
+        <v>21334</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>20700</v>
+        <v>21330</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>20773</v>
+        <v>21331</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>20774</v>
+        <v>21321</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>20775</v>
+        <v>21322</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>20776</v>
+        <v>21323</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>20783</v>
+        <v>21324</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>20831</v>
+        <v>21339</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
-[...1659 lines deleted...]
-        <v>209</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>