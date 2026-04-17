--- v0 (2026-02-25)
+++ v1 (2026-04-17)
@@ -48,207 +48,207 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6365/sei_00010.009646_2024_19.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6365/sei_00010.009646_2024_19.pdf</t>
   </si>
   <si>
     <t>Institui o Protocolo Antirracista, determinado aos estabelecimentos comerciais de grande circulação de pessoas para que implementem medidas de prevenção, conscientização e acolhimento de vítimas em situação de racismo no âmbito do Estado do Piauí.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6062/sei_00010.003611_2024_76.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6062/sei_00010.003611_2024_76.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Medalha do Mérito Legislativo "Esperança Garcia" destinada a homenagear pessoas defensoras da Igualdade Racial.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6031/sei_00010.001021_2024_17.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6031/sei_00010.001021_2024_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de combate ao racismo e injúria racial no Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/5998/8291.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/5998/8291.pdf</t>
   </si>
   <si>
     <t>Institui a Política Estadual de Saúde Integral da População Negra.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2023/5773/lei_no_8130_de_25_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2023/5773/lei_no_8130_de_25_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a divulgação de alerta sobre racismo na modalidade injúria racial em eventos esportivos e dá outras providências.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4864/lei_3093019_doc00301620211215123049.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4864/lei_3093019_doc00301620211215123049.pdf</t>
   </si>
   <si>
     <t>RESERVA ÀS PESSOAS NEGRAS E/OU PARDAS 25% (VINTE E CINCO POR CENTO) DAS VAGAS OFERECIDAS NOS CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS PARA PROVIMENTO DE CARGOS EFETIVOS, TEMPORÁRIOS E DE EMPREGOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DAS AUTARQUIAS, DAS FUNDAÇÕES PÚBLICAS, DAS EMPRESAS PÚBLICAS E SOCIEDADES DE ECONOMIA MISTA CONTROLADAS PELO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/5140/lei_no_7.539ok.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/5140/lei_no_7.539ok.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 5.252, DE 15 DE JUNHO DE 2002</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4684/lei_no_7.455.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4684/lei_no_7.455.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 5.791, DE 19 DE AGOSTO DE 2008, QUE DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE COTAS SOCIAIS PARA INGRESSO DE ESTUDANTES ORIUNDOS DE ESCOLAS PÚBLICAS NAS INSTITUIÇÕES PÚBLICAS DE ENSINO SUPERIOR DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2020/4752/7419_2020.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2020/4752/7419_2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INTEGRA NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DO PIAUÍ, O DIA ESTADUAL DA CULTURA NEGRA ESTAIADA NA PONTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2008/514/514_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2008/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE COTAS SOCIAIS PARA INGRESSO DE ESTUDANTES ORIUNDOS DE ESCOLAS PÚBLICAS NAS INSTITUIÇÕES PÚBLICAS DE ENSINO SUPERIOR DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS. (*)</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2002/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2002/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO ESTADUAL DA PESSOA NEGRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/199/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/199/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA ESTADUAL DA CONSCIÊNCIA NEGRA NO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -555,66 +555,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6365/sei_00010.009646_2024_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6062/sei_00010.003611_2024_76.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6031/sei_00010.001021_2024_17.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/5998/8291.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2023/5773/lei_no_8130_de_25_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4864/lei_3093019_doc00301620211215123049.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/5140/lei_no_7.539ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4684/lei_no_7.455.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2020/4752/7419_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2008/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2002/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/199/1698/1698_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6365/sei_00010.009646_2024_19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6062/sei_00010.003611_2024_76.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/6031/sei_00010.001021_2024_17.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2024/5998/8291.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2023/5773/lei_no_8130_de_25_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4864/lei_3093019_doc00301620211215123049.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/5140/lei_no_7.539ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2021/4684/lei_no_7.455.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/normajuridica/2020/4752/7419_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2008/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/2002/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/normajuridica/199/1698/1698_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="101.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="100.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>