--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -54,7293 +54,7293 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15346</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicativo de Projeto de Lei</t>
   </si>
   <si>
     <t>Teresa  Britto</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15346/ind-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15346/ind-01.pdf</t>
   </si>
   <si>
     <t>GARANTE ABONO DE FALTA AO TRABALHO ÀS SERVIDORAS E FUNCIONÁRIAS PÚBLICAS ESTADUAIS PARA REALIZAÇÃO ANUAL DO EXAME DE CITOLOGIA DO COLO DO ÚTERO - PAPANICOLAU, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15360</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Carlos Augusto</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15360/ind-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15360/ind-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE CAPELÃES NA POLÍCIA MILITAR DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15415</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gessivaldo Isaías</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15415/ind-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15415/ind-03.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE VACINAÇÃO PARA IDOSO RESTRITO AO DOMICÍLIO.</t>
   </si>
   <si>
     <t>15416</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15416/ind-04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15416/ind-04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 7°-A DA LEI N° 3.936, DE 03 DE JULHO DE 1984, INTRODUZIDO PELA LEI N° 6.414, DE 24 DE SETEMBRO DE 2013, O ART. 4° DA LEI ORDINÁRIA ESTADUAL N° 68 DE 22 DE MARÇO DE 2006 E O ART. 4° DA LEI ORDINÁRIA ESTADUAL  N° 5.461 DE 30 DE JULHO DE 2005, E O ART. 4 DA LEI N° 5.462, DE 30 DE JUNHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15471</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15471/ind-05.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15471/ind-05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO, NO ÂMBITO DO ESTADO DO PIAUÍ, DO PROGRAMA VEÍCULO LEGAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15523</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15523/plo-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15523/plo-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS LIMITES DE IDADE PARA INGRESSO NA POLÍCIA MILITAR DO PIAUÍ E MODIFICAÇÃO DAS FAIXAS ETÁRIAS DE TRANSFERÊNCIA PARA A RESERVA REMUNERADA EX-OFÍCIO E REFORMA DOS POLICIAIS MILITARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15522</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15522/indicativo_adicional_de_insalubridade1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15522/indicativo_adicional_de_insalubridade1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 6.173, DE 02 DE FEVEREIRO DE 2012, ACRESCENTANDO  O DIREITO DE PERCEPÇÃO DE ADICIONAL DE INSALUBRIDADE AOS MILITARES DURANTE O PERÍODO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>15543</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Henrique Pires</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15543/ind_plo_no_08_-_13.04.2020_-_dep._henrique_pir_iBhFpgh.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15543/ind_plo_no_08_-_13.04.2020_-_dep._henrique_pir_iBhFpgh.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE DE FIRMAR PARCERIAS JUNTO AO SETOR HOTELEIRO, PARA SERVIR COMO HOSPITAIS DE CAMPANHA E PARA ABRIGAR OS PROFISSIONAIS DA SAÚDE, ATUANTES NO ENFRENTAMENTO DO COVID-19 QUE CONVIVEM COM PESSOAS QUE POSSAM SE ENQUADRAR NOS GRUPOS DE RISCOS, NO ÂMBITO DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15544</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15544/ind_plo_no_09-2020_-_dep._teresa_britto_-_aten_ET2yI1s.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15544/ind_plo_no_09-2020_-_dep._teresa_britto_-_aten_ET2yI1s.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DE SERVIÇO DE PSICOLOGIA NOS HOSPITAIS REGIONAIS PARA ATENDER AOS PROFISSIONAIS DE SAÚDE QUE ESTÃO NA LINHA DE FRENTE DO COMBATE À PANDEMIA NO NOVOCORONAVÍRUS, NO ÂMBITO DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15545</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15545/ind_plo_no_10-2020_-_dep._gessivaldo_isaias_-__xWOQk4i.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15545/ind_plo_no_10-2020_-_dep._gessivaldo_isaias_-__xWOQk4i.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A UTILIZAR RECURSOS PARA IMPLEMENTAR MEDIDAS DE INCENTIVO À  CONVERSÃO PRODUTIVA EMERGENCIAL DE EMPRESAS PARA PROTEÇÃO ECONÔMICA E SANITÁRIA À POPULAÇÃO PIAUIENSE, DURANTE O PERÍODO QUE PERDURAR AS MEDIDAS TEMPORÁRIAS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS, CONFORME REGULAMENTAÇÃO DO DECRETO N° 18.884, DE 16 DE MARÇO DE 2020 DO GOVERNO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15546</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Franzé Silva</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15546/ind_pl_no_13-2020_-_dep._franze_silva_-_suspen_jFa3dEP.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15546/ind_pl_no_13-2020_-_dep._franze_silva_-_suspen_jFa3dEP.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DO CUMPRIMENTO DE OBRIGAÇÕES FINANCEIRAS REFERENTES A EMPRÉSTIMOS CONSIGNADOS CONTRAÍDOS POR SERVIDORES PÚBLICOS ESTADUAIS, NO ÂMBITO DO ESTADO DO PIAUÍ, DURANTE O PERÍODO DE 90 DIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15547</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Flora Izabel (Renunciou)</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15547/ind_plo_no_14-2020_-_dep._flora_izabel_-_lavar_as_maos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15547/ind_plo_no_14-2020_-_dep._flora_izabel_-_lavar_as_maos.pdf</t>
   </si>
   <si>
     <t>INDICA A ADOÇÃO DE POLÍTICA  ESTADUAL PERMANENTE DE ACESSO À HIGIENIZAÇÃO DAS MÃOS COM INSTALAÇÃO DE PIAS EM PARQUES , PRAÇAS, PARADAS DE ÔNIBUS  E METRÔ, MERCADOS PÚBLICOS, FEIRAS LIVRES E LOCAIS DE EVENTOS PARA EVITAR À DISSEMINAÇÃO DO NOVO CORONAVÍRUS E OUTRAS DOENÇAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15741</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Oliveira Neto</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15741/ind_plo_no_15-2020_-_dep._oliveira_neto_-_pensao_profissionais_da_saude.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15741/ind_plo_no_15-2020_-_dep._oliveira_neto_-_pensao_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PENSÃO INTEGRAL ÀS PESSOAS DEPENDENTES DOS PROFISSIONAIS DA SAÚDE QUE TRABALHAREM  NA LINHA DE FRENTE  NO COMBATE DO COVID-19.</t>
   </si>
   <si>
     <t>15695</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15695/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_BAUiOrm.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15695/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_BAUiOrm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTREGA DOMICILIAR DE REMÉDIOS, DE USO CONTÍNUO DISTRIBUÍDOS AOS IDOSOS E PACIENTES EM GRUPO DE RISCO PELA FARMÁCIA DO POVO, FARMÁCIA DE MEDICAMENTOS ESPECIALIZADOS DO PIAUÍ, DURANTE O ESTADO DE CALAMIDADE PÚBLICA EM DECORRÊNCIA DA PANDEMIA DO CORONAVÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>15631</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15631/ind_plo_no_18-2020_-_dep._gessivaldo_isaias_-__9GxATrp.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15631/ind_plo_no_18-2020_-_dep._gessivaldo_isaias_-__9GxATrp.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 42 DA LEI N° 37 DE 09 DE MARÇO DE 2004, ACRESCENTANDO O DIREITO A PERCEPÇÃO DE ADICIONAL DE INSALUBRIDADE AOS MEMBROS DA POLÍCIA CIVIL DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15548</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marden Menezes</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15548/ind_plo_no_19-2020_-_dep._marden_menezes_-_ins_zkXwtVj.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15548/ind_plo_no_19-2020_-_dep._marden_menezes_-_ins_zkXwtVj.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE GRATIFICAÇÃO  DE ADICIONAL DE INSALUBRIDADE PARA SERVIDORES PÚBLICOS ESTADUAIS DA ÁREA DA SAÚDE, EM RAZÃO DA DECRETAÇÃO DE EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL  DECORRENTE DA COVID-19.</t>
   </si>
   <si>
     <t>15556</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Elisângela Moura</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15556/ind_plo_no_20-2020_-_dep._elisangela_moura_-_k_NENiwLr.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15556/ind_plo_no_20-2020_-_dep._elisangela_moura_-_k_NENiwLr.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO EMERGENCIAL A AGRICULTORES FAMILIARES DO PIAUÍ, COM KIT DE HIGIENIZAÇÃO PESSOAL E CONSTRUÇÃO DE CISTERNAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15566</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Lucy Soares</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15566/plo_no_63_-_corona_pcd_-_libras.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15566/plo_no_63_-_corona_pcd_-_libras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença de intérprete de Línguas Brasileira de Sinais –LIBRAS, em hospital de referência público para atendimento de pessoas com deficiência auditiva durante a pandemia do COVID-19.</t>
   </si>
   <si>
     <t>15567</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15567/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15567/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N° 13, DE 03 DE JANEIRO DE 1994, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES CIVIS DO ESTADO DO PIAUÍ, DAS AUTARQUIAS E DAS FUNÇÕES PÚBLICAS ESTADUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15600</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Julio Arcoverde</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15600/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_CXTzyuX.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15600/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_CXTzyuX.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CRÉDITO ÀS EMPRESAS A SER ABATIDO DOS VALORES DEVIDOS DE ICMS - IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS, DE TODOS OS VALORES DESTINADOS À AQUISIÇÃO DE MÁSCARAS, ÁLCOOL EM GEL 70%, EPI'S E TESTES RÁPIDOS PARA COVID-19 EM ATENDIMENTO ÀS EXIGÊNCIAS DOS DECRETOS ESTADUAIS, COMO MEDIDA DE ENFRENTAMENTO DA CALAMIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15601</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15601/plo52-dep._julio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15601/plo52-dep._julio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COLOCAÇÃO E DISPONIBILIZAÇÃO DE EQUIPAMENTO COM ÁLCOOL GEL EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS DE GRANDE CIRCULAÇÃO PÚBLICA DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15602</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15602/plo-68.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15602/plo-68.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE POSTOS DE ATENDIMENTO PARA PERMITIR A HIGIENE BÁSICA DA POPULAÇÃO EM SITUAÇÃO DE RUA DURANTE A PANDEMIA DO CORONAVÍRUS (COVID-19), NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15605</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Teresa  Britto, Francisco Limma</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15605/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_x8XWR69.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15605/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_x8XWR69.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO EMERGENCIAL PARA ENFRENTAMENTO AO COVID-19 EM ÁREAS VULNERÁVEIS E ASSEGURAR A GARANTIA DE ACESSO À ÁGUA_x000D_
  E À DISTRIBUIÇÃO DE KITS DE HIGIENE COM INSUMOS BÁSICOS NECESSÁRIOS À MANUTENÇÃO DAS CONDIÇÕES DE HIGIENE E DE SAÚDE PARA A PREVENÇÃO DO CONTÁGIO E DA DISSEMINAÇÃO DO CORONAVÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>15606</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15606/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15606/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA "REMÉDIO EM CASA", DURANTE A PANDEMIA DO CORONAVIRUS, NO ÂMBITO DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15607</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15607/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_KApIefN.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15607/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_KApIefN.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DE VACINAÇÃO DOS MILITARES DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15699</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Severo Eulálio</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15699/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_sH5b2vE.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15699/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_sH5b2vE.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE CÂMERAS TERMOGRÁFICAS EM ÓRGÃOS PÚBLICOS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15641</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Evaldo Gomes</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15641/ind-31.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15641/ind-31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA ALÍQUOTA DO IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS (ICMS), SOBRE A COTA DE ENERGIA PARA MICROEMPREENDEDORES INDIVIDUAIS, MICRO E PEQUENAS EMPRESAS NO ÂMBITO DO ESTADO DO PIAUÍ, EM RAZÃO DA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>15698</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15698/plo_no_111-2020_-_dep._lucy_soares_-_barreira__96AXl0E.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15698/plo_no_111-2020_-_dep._lucy_soares_-_barreira__96AXl0E.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE BARREIRAS SANITÁRIAS PERMANENTES NOS LOGRADOUROS DE ACESSO AO ESTADO DO PIAUÍ COM O OBJETIVO DE VERIFICAÇÃO COMPULSÓRIA DE PESSOAS CONTAMINADAS, DURANTE O PLANO DE CONTINGÊNCIA PARA COMBATE DA DOENÇA COVID-19.</t>
   </si>
   <si>
     <t>15739</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15739/ind-33.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15739/ind-33.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO, NO ÂMBITO DO ESTADO DO PIAUÍ, EQUIPAR COM APARELHO DE ELETROCARDIOGRAMA OS HOSPITAIS, CLÍNICAS MÉDICAS E POSTOS DE ATENDIMENTOS DE SAÚDE PÚBLICOS E PRIVADO, PARA A REALIZAÇÃO DE EXAME DE ELETROCARDIOGRAMA, QUE DEVERÁ INTEGRAR O ROL DE EXAMES OBRIGATÓRIOS EM TODOS OS PACIENTES ACOMETIDOS COM O O NOVO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15742</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15742/plo-178.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15742/plo-178.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REGISTRO DE PROFISSIONAL DE EDUCAÇÃO FÍSICA COMO RESPONSÁVEL TÉCNICO NOS CONDOMÍNIOS, CLUBES, HOTÉIS, HOSPITAIS E DEMAIS ESPAÇOS QUE POSSUEM ACADEMIAS NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>15763</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15763/ind-35.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15763/ind-35.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ESTADO DO PIAUÍ A ISENTAR A COBRANÇA DE JUROS E MULTAS MORATÓRIAS SOBRE O VALOR TOTAL DO IPVA NO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>15764</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15764/ind-36.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15764/ind-36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE POLÍTICAS PÚBLICAS DE CONSCIENTIZAÇÃO SOBRE MENSTRUAÇÃO E O ACESSO A PRODUTOS DE HIGIENE ÍNTIMA FEMININA "MENSTRUAÇÃO SEM TABU", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15811</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15811/plo-26.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15811/plo-26.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ELABORAÇÃO DE CRONOGRAMA DE EXECUÇÃO DE REFORMAS DE ESTRUTURA FÍSICA DAS ESCOLAS PÚBLICAS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15812</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15812/plo-09.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15812/plo-09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTÉRPRETES OU TRADUTORES DE LIBRAS NOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA, FUNDACIONAL E NAS EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS DO ESTADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15807</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15807/ind-39.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15807/ind-39.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO HUMANIZADO, COM TRIAGEM FEITA POR PSICÓLOGA, ÁS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E/OU SEXUAL, NAS DELEGACIAS DE POLÍCIA CIVIL, NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15819</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15819/ind-40.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15819/ind-40.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE EXAME PREVENTIVO DE CÂNCER EM SERVIDORAS PÚBLICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15820</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Francisco Limma</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15820/ind-41.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15820/ind-41.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO MEL DE ABELHA NO CARDÁPIO DA MERENDA ESCOLAR DA REDE PÚBLICA ESTADUAL DE ENSINO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15862</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15862/ind-42.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15862/ind-42.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DENÚNCIA DE VIOLÊNCIA CONTRA A PESSOA IDOSA POR MEIO DE APLICATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15889</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Fábio Novo</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15889/ind-43.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15889/ind-43.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA SOBRE O EXERCÍCIO DE ATIVIDADES NOS CAMPOS DA ADMINISTRAÇÃO E PISO SALARIAL DO PROFISSIONAL DE ADMINISTRAÇÃO NO ÂMBITO DO ESTADO O PIAUÍ.</t>
   </si>
   <si>
     <t>15890</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Georgiano Neto</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15890/ind-44.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15890/ind-44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS BENEFÍCIOS FISCAIS DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA E DÁ NOVA REDAÇÃO AO ART 5°,XII DA LEI DO ESTADO DO PIAUÍ N° 4.548 DE 29 DE DEZEMBRO DE 1992.</t>
   </si>
   <si>
     <t>15924</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15924/ind-45.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15924/ind-45.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO PARA MANUTENÇÃO E CONSERVAÇÃO DAS RODOVIAS ESTADUAIS.</t>
   </si>
   <si>
     <t>15925</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15925/ind-46.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15925/ind-46.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°7.404, DE 09 DE NOVEMBRO DE 2020, QUE INSTITUI PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS E SUSPENDE O PRAZO PREVISTO NO ART. 25,I DA LEI N°4.261 DE 01 DE FEVEREIRO DE 1989, QUE DISCIPLINA O IMPOSTO SOBRE TRANSMISSÃO CAUSA MORTIS E DOAÇÃO DE QUAISQUER BENS OU DIREITOS PREVISTO NA ALÍNEA A, DO INCISO I DO ART. 155, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15524</t>
   </si>
   <si>
     <t>MPV</t>
   </si>
   <si>
     <t>Medida Provisoria</t>
   </si>
   <si>
     <t>Governador José Wellington Barroso de Araújo Dias</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15524/mensagem_no_13-a_medida_provisoria_no_01-2020.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15524/mensagem_no_13-a_medida_provisoria_no_01-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA , EM CARÁTER EXCEPCIONAL, A DISTRIBUIÇÃO IMEDIATA AOS PAIS OU RESPONSÁVEIS DOS ESTUDANTES NELAS MATRICULADOS, DE GÊNEROS ALIMENTÍCIOS EM ESTOQUE OU DE RECURSOS FINANCEIROS À CONTA DO PNAE, DURANTE O PERÍODO DE SUSPENSÃO DAS AULAS NAS ESCOLAS PÚBLICAS DE EDUCAÇÃO BÁSICA EM RAZÃO DA SITUAÇÃO DE EMERGÊNCIA OU CALAMIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15297</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t xml:space="preserve">Mensagem Veto </t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15297/veto-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15297/veto-01.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE O PROJETO DE LEI QUE ALTERA A LEI COMPLEMENTAR N° 13, DE 03 DE JANEIRO DE 1994, A LEI COMPLEMENTAR N° 40, DE 14 DE JULHO DE 2004, A LEI COMPLEMENTAR N° 41, DE 14 DE JULHO DE 2004, A LEI N° 4.051, DE 21 DE MAIO DE 1986, A LEI N° 5.378, DE 10 DE FEVEREIRO DE 2004, A LEI N° 6.764, DE 14 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>15298</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15298/veto-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15298/veto-02.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE O PROJETO DE LEI QUE PROÍBE O REPASSE DE COBRANÇA DO IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS (ICMS) NAS CONTAS RELATIVAS A SERVIÇOS PÚBLICOS ESTADUAIS A TEMPLOS DE QUALQUER CULTO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15338</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15338/veto-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15338/veto-03.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE O PROJETO DE LEI QUE DÁ NOVA REDAÇÃO AO CARGO CONSTANTE NO ITEM II - 1, DO GRUPO OCUPACIONAL TÉCNICO - GOT DO ANEXO ÚNICO DA LEI COMPLEMENTAR N° 53 DE 23 DE SETEMBRO DE 2005 QUE DISPÕE SOBRE A CRIAÇÃO DO QUADRO DE PESSOAL EFETIVO DA SECRETARIA DE ASSISTÊNCIA SOCIAL E CIDADANIA - SASC</t>
   </si>
   <si>
     <t>15339</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15339/veto-04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15339/veto-04.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE O PROJETO DE LEI QUE DISPÕE SOBRE AS FORMAS DE REGISTRO E DE DIVULGAÇÃO DOS DADOS DE VIOLÊNCIA CONTRA CRIANÇAS, IDOSOS, NEGROS, MULHERES, ÍNDIOS, HOMOAFETIVOS, E PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15340</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15340/veto-05.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15340/veto-05.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE O PROJETO DE LEI QUE ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR N° 13 DE 03 DE JANEIRO DE 1994, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES CIVIS DO ESTADO DO PIAUÍ, DAS AUTARQUIAS E DAS FUNÇÕES PÚBLICAS ESTADUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15648</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15648/mensagem-22.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15648/mensagem-22.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE O PROJETO DE LEI QUE DISPÕE SOBRE AS MEDIDAS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15649</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15649/mensagem-23.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15649/mensagem-23.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE O PROJETO DE LEI QUE INSTITUI O FUNDO EMERGENCIAL DE SAÚDE PARA A PREVENÇÃO DO CORONAVÍRUS (COVID-19) E O AUXÍLIO À POPULAÇÃO AFETADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15651</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15651/mensagem-29.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15651/mensagem-29.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO PROPORCIONAL DAS MENSALIDADES DA REDE PRIVADA DE ENSINO FUNDAMENTAL, MÉDIO E SUPERIOR DURANTE O PERÍODO DE SUSPENSÃO DE AULAS PRESENCIAIS DECORRENTE DAS MEDIDAS DE ENFRENTAMENTO AO COVID-19.</t>
   </si>
   <si>
     <t>15778</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15778/veto-33.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15778/veto-33.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE O PROJETO DE LEI QUE DISPÕE SOBRE A SUSPENSÃO NOS PRAZOS E PENALIDADES ESTABELECIDAS NOS ART. 20 E 25, I, DA LEI N° 4.261 DE 01 DE FEVEREIRO DE 1989, QUE DISCIPLINA O IMPOSTO SOBRE TRANSMISSÃO “CAUSA-MORTIS” E DOAÇÃO DE QUAISQUER BENS OU DIREITOS, PREVISTOS NA ALÍNEA "A", DO INCISO I, DO ARTIGO 155, DA CONSTITUIÇÃO FEDERAL, DURANTE O PERÍODO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>15782</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15782/veto-37.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15782/veto-37.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE O PROJETO DE LEI QUE ESTABELECE AS NORMAS E PROCEDIMENTOS SANITÁRIOS PARA O RETORNO DAS ATIVIDADES EDUCACIONAIS PRESENCIAIS DURANTE A PANDEMIA DO NOVO CORONAVIRUS, NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15299</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15299/veto-68.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15299/veto-68.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE  O PROJETO DE LEI QUE DISPÕE SOBRE A PRIORIDADE DE INCLUSÃO DA MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO MERCADO DE TRABALHO, MEDIANTE APRESENTAÇÃO DE DOCUMENTO COMPROBATÓRIO.</t>
   </si>
   <si>
     <t>15300</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15300/veto-69.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15300/veto-69.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE O PROJETO DE LEI QUE CRIA O PROGRAMA MORADIA PARA TODOS, COM A FINALIDADE DE PROPORCIONAR ÀS FAMÍLIAS DE BAIXA RENDA RESIDENTES NO ESTADO DO PIAUÍ A CONSTRUÇÃO E MELHORIA DE UNIDADES HABITACIONAIS POR MEIO DO FINANCIAMENTO DE MATERIAIS DE CONSTRUÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15301</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15301/veto-70.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15301/veto-70.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE O PROJETO DE LEI QUE ASSEGURA ÀS PESSOAS  QUE MANTENHAM UNIÃO HOMOAFETIVA O DIREITO À INSCRIÇÃO, COMO ENTIDADE FAMILIAR, NOS PROGRAMAS DE HABITAÇÃO DESENVOLVIDOS PELO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15292</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>João Mádison</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15292/pdl-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15292/pdl-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE AO JORNALISTA VITOR PAULO.</t>
   </si>
   <si>
     <t>15324</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15324/pdl-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15324/pdl-02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO SR. FRANCISCO VILTON SOARES RODRIGUES.</t>
   </si>
   <si>
     <t>15325</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15325/pdl-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15325/pdl-03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO SR. PIERRE TADEU PERENSIN.</t>
   </si>
   <si>
     <t>15326</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15326/pdl-04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15326/pdl-04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO SR. ORLANDO DINIZ SANTOS.</t>
   </si>
   <si>
     <t>15352</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15352/pdl-05.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15352/pdl-05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO PASTOR MARCOS SÉRGIO BARBOSA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>15357</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15357/pdl-06.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15357/pdl-06.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO PIAUIENSE AO SR. WESLEY OLIVEIRA DA SILVA</t>
   </si>
   <si>
     <t>15427</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15427/pdl-07.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15427/pdl-07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE A SENHORA ANA LETÍCIA ANARELLI ROSATI LEONEL.</t>
   </si>
   <si>
     <t>15428</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15428/pdl-08.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15428/pdl-08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE AO SENHOR FRANCISCO DE ASSIS ULISSES SAMPAIO JÚNIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15474</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15474/pdl-09.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15474/pdl-09.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO MULHER DESTAQUE 2020, ÀS PERSONALIDADES QUE MENCIONA.</t>
   </si>
   <si>
     <t>15492</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15492/pdl-10.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15492/pdl-10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO PE. PAULO FERNANDES E CASTRO.</t>
   </si>
   <si>
     <t>15617</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15617/pdl_no_14-2020_-_dep._severo_eulalio_-_titulo__GbVN2rI.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15617/pdl_no_14-2020_-_dep._severo_eulalio_-_titulo__GbVN2rI.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA PIAUIENSE À SRA. TERESA PORTO (IN MEMÓRIA)  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15646</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15646/pdl-15.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15646/pdl-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATRIBUIÇÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO SR. FABRÍCIO BARBOSA DA FONSECA.</t>
   </si>
   <si>
     <t>15640</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15640/pdl-16.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15640/pdl-16.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO LEGISLATIVO N° 566 DE 05 DE MAIO DE 2020, QUE RECONHECE PARA FINS DISPOSTO NO ART. 65 DA LEI COMPLEMENTAR N° 101, DE 04 DE MAIO DE 2020, A OCORRÊNCIA DO ESTADO DE CALAMIDADE PÚBLICA NOS MUNICÍPIOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>15676</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15676/pdl-18.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15676/pdl-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO EXCELENTÍSSIMO DESEBARGADOR JOSÉ AMILCAR MACHADO, MEMBRO DO TRIBUNAL REGIONAL DA PRIMEIRA REGIÃO (TRF-1).</t>
   </si>
   <si>
     <t>15774</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15774/pdl-19.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15774/pdl-19.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA PIAUIENSE AO SENHOR ROGÉRIO SIMONETTI MARINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15775</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15775/pdl-20.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15775/pdl-20.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA PIAUIENSE AO SENHOR TARCÍSIO GOMES DE FREITAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15785</t>
   </si>
   <si>
     <t>Zé Santana</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15785/pdl-66.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15785/pdl-66.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE AO SENHOR ANI HEINRICH SANDERS.</t>
   </si>
   <si>
     <t>15918</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15918/pdl-22.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15918/pdl-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SOBRE A APROVAÇÃO DOS NOMES DE ACÁCIO SALVADOR VERAS E SILVA, DANÍLIO CÉSAR MORAIS DA SILVA, CARLOS ALBERTO PEREIRA DA SILVA, CLEBE GONÇALVES DE SOUSA, VIVIANE FERNANDES FARIAS, ADRIANA DE MOURA SILVA, RITA DE CÁSSIA M. MENDONÇA SANTOS, FRANCISCO GUEDES ALCOFORADO FILHO, JANAÍNA MAPURUNGA B. DE MIRANDA E ANA REJANE DA COSTA BARROS, PARA COMPOREM O COLENDO CONSELHO ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>15919</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15919/pdl-23.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15919/pdl-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO SR. RAFAEL MASCHIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15920</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15920/pdl-24.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15920/pdl-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO SR. HUMBERTO EUSTÁQUIO SOARES MARTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15921</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15921/pdl-25.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15921/pdl-25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO PIAUIENSE AO EXCELENTÍSSIMO SR YOSSI AVRAHAM SHELLEY, EMBAIXADOR DE ISRAEL NO BRASIL.</t>
   </si>
   <si>
     <t>15941</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dr.Francisco Costa</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15941/pdl-26.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15941/pdl-26.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 30 DE JULHO DE 2021, O DECRETO LEGISLATIVO N° 565, DE 23 DE MARÇO DE 2020, QUE RECONHECE PARA FINS DO DISPOSTO NO ART. 65 DA LEI COMPLEMENTAR N/ 101, DE 04 DE MAIO DE 200, A OCORRÊNCIA DE ESTADO DE CALAMIDADE PÚBLICA</t>
   </si>
   <si>
     <t>15961</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15961/pdl-27.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15961/pdl-27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE A SENHORA TERESINHA FORTUNATA FONTENELLI DE OLIVEIRA.</t>
   </si>
   <si>
     <t>15962</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15962/pdl-28.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15962/pdl-28.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE A SENHORA ANDREIA MARIA STIVAL.</t>
   </si>
   <si>
     <t>15963</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15963/pdl-29.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15963/pdl-29.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE AO SENHOR ALTAIR BERGAMO.</t>
   </si>
   <si>
     <t>15964</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15964/pdl-30.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15964/pdl-30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE A SENHORA BRUNA HELENA SEDREZ REBELO.</t>
   </si>
   <si>
     <t>15965</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15965/pdl-31.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15965/pdl-31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE A SENHORA LUCIANA BORGES DA SILVA.</t>
   </si>
   <si>
     <t>15966</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15966/pdl-32.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15966/pdl-32.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE AO SENHOR RAINOLDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>15967</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15967/pdl-33.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15967/pdl-33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE AO SENHOR  JAMIR  NUNES SCOCA.</t>
   </si>
   <si>
     <t>15968</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15968/pdl-34.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15968/pdl-34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE TÍTULO DE CIDADÃO HONORÁRIO PIAUIENSE AO SENHOR MICHEL GALOTTI REBELO.</t>
   </si>
   <si>
     <t>17601</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17601/doc01781920220706064224.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17601/doc01781920220706064224.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADÃ PIAUIENSE A MINISTRA DO SUPERIOR TRIBUNAL DE JUSTIÇA- STJ, DRª MARIA THEREZA ROCHA DE ASSIS MOURA.</t>
   </si>
   <si>
     <t>17602</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17602/doc01784720220707085937.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17602/doc01784720220707085937.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ PIAUIENSE A DRª ELIANA CALMON ALVES.</t>
   </si>
   <si>
     <t>15503</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Tribunal de Justiça do Estado do Piauí</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15503/plc-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15503/plc-01.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.716, DE 12 DE DEZEMBRO DE 1979 (ORGANIZAÇÃO JUDICIÁRIA DO ESTADO DO PIAUÍ), DANDO NOVA REDAÇÃO AO ARTIGO 5°, III, "a" E "b".</t>
   </si>
   <si>
     <t>15680</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15680/plc-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15680/plc-02.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  ESTADUAL N°3.716 DE DE 12 DE DEZEMBRO DE 1979 DANDO NOVA REDAÇÃO AO ART.  5°, III, "D" E "F", ART. 43-B, E §3° DO ART. 182.</t>
   </si>
   <si>
     <t>15681</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15681/plc-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15681/plc-03.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 17, DA LEI COMPLEMENTAR N° 98/2008, PARA INSTITUIR  A GRATIFICAÇÃO 1/3 SOBRE O SOLDO DO ESCRIVÃO E DO ESCREVENTE DA JUSTIÇA MILITAR.</t>
   </si>
   <si>
     <t>15761</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15761/plo-47.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15761/plo-47.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 3.716, DE 12 DE DEZEMBRO DE 1979 (ORGANIZAÇÃO JUDICIÁRIA DO ESTADO DO PIAUÍ), PARA DESAGREGAR A COMARCA DE SANTA FILOMENA.</t>
   </si>
   <si>
     <t>15776</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15776/plc-05.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15776/plc-05.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL N° 3.716, DE 12 DE DEZEMBRO DE 1979, DANDO NOVA REDAÇÃO AO 66, CAPUT, REMUNERANDO O PARÁGRAFO ÚNICO E ACRESCENTANDO OS § 2°,3°.</t>
   </si>
   <si>
     <t>15891</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15891/plo-168.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15891/plo-168.pdf</t>
   </si>
   <si>
     <t>ALETRA A LEI N° 6.920, DE 23 DE DEZEMBRO DE 2016, QUE ESTABELECE NORMAS SOBRE CUSTAS, EMOLUMENTO, DESPESAS PROCESSUAIS E PELOS SERVIÇOS PRESTADOS PELO TRIBUNAL DE JUSTIÇA DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15806</t>
   </si>
   <si>
     <t>PLCG</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Governo</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15806/plcg-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15806/plcg-02.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N°56, DE 1° DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>15293</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15293/plo-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15293/plo-01.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS SUBSÍDIOS DOS SERVIDORES ATIVO E INATIVOS DO PODER JUDICIÁRIO DO ESTADO DO PIAUÍ, A REMUNERAÇÃO DOS JUÍZES LEIGOS E CONCILIADORES E AS GRATIFICAÇÕES PELO EXERCÍCIO DE CARGOS EM COMISSÃO E FUNÇÕES DE CONFIANÇA.</t>
   </si>
   <si>
     <t>15294</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15294/plo-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15294/plo-02.pdf</t>
   </si>
   <si>
     <t>15295</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15295/plo-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15295/plo-03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A  ISENÇÃO DE IMPOSTO SOBRE OPERAÇÕES  RELATIVAS À  CIRCULAÇÃO DE MERCADORIAS E SOBRE  PRESTAÇÕES DE SERVIÇOS  DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO(ICMS), NA AQUISIÇÃO DE MOTOCICLETAS NOVAS POR MOTOTAXISTA DO ESTADO DO PIAUÍ E FIXA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15296</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15296/plo-04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15296/plo-04.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O ESTATUTO DA JUVENTUDE DE PIRIPIRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15327</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15327/plo-05.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15327/plo-05.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS ESCOLAS PÚBLICAS INTEGRANTES DO ESTADO DO PIAUÍ A DISPONIBILIZAREM ATENDIMENTO MULTIDISCIPLINAR PARA ACOMPANHAMENTO DE ALUNOS/AS, COM TRANSTORNOS E OU DIFICULDADES DE APRENDIZAGEM, DISTÚRBIOS ARTICULATÓRIOS  E TRANSTORNOS DE ORDEM EMOCIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15328</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15328/plo-06.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15328/plo-06.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REEDUCAÇÃO DE AGRESSOR DE VIOLÊNCIA DOMÉSTICA E FAMILIAR - MULHER VIVA, ESTABELECE DIRETRIZES PARA A CRIAÇÃO  DOS SERVIÇOS DE REEDUCAÇÃO DO AGRESSOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15329</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15329/plo-07.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15329/plo-07.pdf</t>
   </si>
   <si>
     <t>AUTORIZA QUE O GOVERNO DO ESTADO DO PIAUÍ FORMALIZE CONVÊNIO OU CONSÓRCIO COM OS MUNICÍPIOS PIAUIENSES, A FIM DE POSSIBILITAR À ABERTURA DE CASAS ABRIGO PARA ACOLHIMENTO DE MULHERES EM SITUAÇÃO DE RISCO DE VIDA IMINENTE EM DECORRÊNCIA DE VIOLÊNCIA DOMÉSTICA, FAMILIAR E OUTRAS DE GÊNERO.</t>
   </si>
   <si>
     <t>15330</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15330/plo-08.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15330/plo-08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE MULTA ADMINISTRATIVA AOS AGRESSORES DE VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR DEFINIDAS NA LEI FEDERAL Nº 11.340, DE 7 DE AGOSTO DE 2006, NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15331</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15331/plo-09.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15331/plo-09.pdf</t>
   </si>
   <si>
     <t>15332</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15332/plo-10.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15332/plo-10.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PIAUIENSE DE INCENTIVO AO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15333</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15333/plo-11.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15333/plo-11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE SINALIZAÇÃO DE PISO TÁTIL NAS DEPENDÊNCIAS DOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA, FUNDACIONAL E NAS EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS DO ESTADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15334</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15334/plo-12.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15334/plo-12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO CRIME DE ASSÉDIO E ABUSO SEXUAL DE MULHERES NOS MEIOS DE TRANSPORTES COLETIVO INTERMUNICIPAL NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15335</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15335/plo-13.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15335/plo-13.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PARAOLÍMPICA RIVER PLATE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15336</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15336/plo-14.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15336/plo-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE A PROIBIÇÃO, NO ÂMBITO DO ESTADO DO PIAUÍ, DO MANUSEIO, UTILIZAÇÃO, QUEIMA E SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE FEITO SONORO RUIDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15337</t>
   </si>
   <si>
     <t>Firmino Paulo</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15337/plo-15.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15337/plo-15.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA ESTADUAL DA ASSOCIAÇÃO EM EDUCAÇÃO E SAÚDE DA MAMA JESUÍNA ESTRELA - AMAJES.</t>
   </si>
   <si>
     <t>15341</t>
   </si>
   <si>
     <t>Themístocles Filho (Renunciou)</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15341/plo-16.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15341/plo-16.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA  A UNIÃO DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO DO PIAUÍ -UNDIME-PI.</t>
   </si>
   <si>
     <t>15342</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15342/plo-17.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15342/plo-17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMUNICAÇÃO PELOS CONDOMÍNIOS RESIDENCIAIS AOS ÓRGÃOS DE SEGURANÇA PÚBLICA, SOBRE A OCORRÊNCIA OU DE INDÍCIOS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA MULHER, CRIANÇA, ADOLESCENTE OU IDOSO, EM SEUS INTERIORES QUANDO HOUVER REGISTRO DA VIOLÊNCIA NO LIVRO DE OCORRÊNCIAS.</t>
   </si>
   <si>
     <t>15343</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15343/plo-18.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15343/plo-18.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS FARMÁCIAS E DROGARIAS DO ESTADO DO PIAUÍ A AFIXAR CARTAZ CONTENDO ORIENTAÇÕES ACERCA DA AUTOMEDICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15344</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15344/plo-19.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15344/plo-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO DA ALIMENTAÇÃO HOSPITALAR OFERECIDA NAS REDES PÚBLICA E PRIVADA DE SAÚDE DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15345</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15345/plo-20.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15345/plo-20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA COLOCAÇÃO DE ETIQUETAS EM BRAILE EM PEÇAS DE VESTUÁRIO, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15353</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15353/plo-21.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15353/plo-21.pdf</t>
   </si>
   <si>
     <t>PROÍBE NO ÂMBITO DO ESTADO DO PIAUÍ A COMERCIALIZAÇÃO DE BRINQUEDOS E ACESSÓRIOS INFANTIS, COMPOSTO POR ÁCIDO BÓRICO, BORATO DE SÓDIO, TETRABORATO DE SÓDIO OU BÓRAX, SEM A CERTIFICAÇÃO DO ÓRGÃO OU ENTIDADE FEDERAL COMPETENTE.</t>
   </si>
   <si>
     <t>15354</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15354/plo-22.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15354/plo-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS INSTITUIÇÕES PÚBLICAS E PRIVADAS DE ENSINO, NO ÂMBITO DO ESTADO DO PIAUÍ, EXPEDIREM DIPLOMA EM BRAILE PARA OS ALUNOS COM DEFICIÊNCIA VISUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15355</t>
   </si>
   <si>
     <t>Ziza Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15355/plo-23.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15355/plo-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CORTE DE FORNECIMENTO DE ENERGIA ELÉTRICA, NO ÂMBITO DO ESTADO DO PIAUÍ, EM CONFORMIDADE AO ESTABELECIDO NA RESOLUÇÃO DA AGÊNCIA NACIONAL DE ENERGIA ELÉTRICA - ANEEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15361</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15361/plo-24.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15361/plo-24.pdf</t>
   </si>
   <si>
     <t>DETERMINA A FIXAÇÃO DE PLACAS, CARTAZ OU BANNERS, INFORMANDO O ENDEREÇO E O NÚMERO  TELEFÔNICO DOS CONSELHOS TUTELARES NOS ESTABELECIMENTOS DE ENSINO PÚBLICO E PRIVADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15414</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15414/plo-25.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15414/plo-25.pdf</t>
   </si>
   <si>
     <t>ASSEGURA ÀS MULHERES COM ALTO RISCO DE DESENVOLVIMENTO DE CÂNCER DE MAMA E DE OVÁRIO A REALIZAÇÃO GRATUITA DE EXAME GENÉTICO PARA PESQUISA DE MUTAÇÃO EM GENES RELACIONADOS A ESSAS DOENÇAS NAS UNIDADES PÚBLICAS OU CONVENIADAS INTEGRANTES DO SISTEMA ÚNICO DE SAÚDE - SUS NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15419</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15419/plo-26.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15419/plo-26.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E AMIGOS DE EXCEPCIONAIS DE IPIRANGA DO PIAUÍ.</t>
   </si>
   <si>
     <t>15420</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15420/plo-27.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15420/plo-27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA PROCEDIMENTAL PARA DISPONIBILIZAÇÃO DE SEPULTURAS EM CEMITÉRIOS PÚBLICOS E A INUMAÇÃO DE CADÁVERES NÃO IDENTIFICADOS OFICIALMENTE E/OU NÃO RECLAMADOS POR FAMILIARES OU REPRESENTANTES LEGAIS.</t>
   </si>
   <si>
     <t>15421</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15421/plo-28.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15421/plo-28.pdf</t>
   </si>
   <si>
     <t>INSERE O INCISO XI NO ART 3°, DA LEI ESTADUAL N° 5.425, DE 20 DE DEZEMBRO DE 2004, QUE CRIA O FUNDO ESPECIAL DE REAPARELHAMENTO E MODERNIZAÇÃO DO PODER JUDICIÁRIO DO ESTADO DO PIAUÍ- FERMOJUPI E O SELO DE FISCALIZAÇÃO E AUTENTICIDADE.</t>
   </si>
   <si>
     <t>15422</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15422/plo-29.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15422/plo-29.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1° DO ARTIGO 21, O PARÁGRAFO 1° DO ARTIGO 22 E O ARTIGO 30 DA LEI ESTADUAL N° 3.716, DE 12 DE DEZEMBRO DE 1979.</t>
   </si>
   <si>
     <t>15424</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15424/plo-30.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15424/plo-30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRAS PÚBLICAS ESTADUAIS PARALISADAS, INACABADAS E DESATIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15425</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15425/plo-31.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15425/plo-31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE PREFERÊNCIA ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA À MATRÍCULA E Á TRANSFERÊNCIA DOS FILHOS, OU DE CRIANÇAS E ADOLESCENTES SOB A GUARDA, NOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15426</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15426/plo-32.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15426/plo-32.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO SALARIAL PARA OS PROFISSIONAIS GRADUADOS EM EDUCAÇÃO FÍSICA DO QUADRO DE SERVIDORES DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15430</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15430/plo-33.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15430/plo-33.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DA HIGIENE PESSOAL NO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15431</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15431/plo-34.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15431/plo-34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA ESTADUAL DE OPERAÇÕES DE EMERGÊNCIA EM SAÚDE PÚBLICA PARA PREVENIR E COMBATER A INFECÇÃO HUMANA PELO NOVO CORONAVÍRUS (COVID-19) NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15432</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15432/plo-35-20.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15432/plo-35-20.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO ESTADUAL E DEFESA E PROTEÇÃO AOS ANIMAIS, NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15472</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15472/plo-36.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15472/plo-36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO PRIORITÁRIA DE IMÓVEIS QUE INTEGRAM OS PROGRAMAS ESTADUAIS DE HABITAÇÃO A MULHERES RESPONSÁVEIS PELA UNIDADE FAMILIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15473</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15473/plo-37.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15473/plo-37.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS HOSPITAIS, CLINICAS, PRONTOS SOCORRO E DEMAIS ESTABELECIMENTOS DE SAÚDE, DE NATUREZA PÚBLICA OU PRIVADA, A DIVULGAREM NOS RESPECTIVOS SÍTIOS ELETRÔNICOS AS FOTOGRAFIAS E DEMAIS DADOS DISPONÍVEIS DE PACIENTES INTERNADOS E NÃO IDENTIFICADOS NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15475</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15475/plo-38.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15475/plo-38.pdf</t>
   </si>
   <si>
     <t>ASSEGURA, NOS ÓRGÃOS ESTADUAIS, NO ÂMBITO DO ESTADO DO PIAUÍ, A PRIORIDADE DE ATENDIMENTO PARA EMISSÃO DE CARTEIRA DE IDENTIDADE E CARTEIRA DE TRABALHO (CTPS) ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>15476</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15476/plo-39.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15476/plo-39.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE CARTAZES NOS CARTÓRIOS, MATERNIDADES, HOSPITAIS E INSTITUIÇÕES DE SAÚDE SIMILARES, INFORMANDO ÀS GESTANTES, AOS PAIS E FAMILIARES, SOBRE A POSSIBILIDADE DE REGISTRAR OS NEONATOS, COM A NATURALIDADE DO MUNICÍPIO EM QUE OCORREU O NASCIMENTO OU DO MUNICÍPIO DE RESIDÊNCIA DA MÃE DO REGISTRANDO  NA DATA DE NASCIMENTO.</t>
   </si>
   <si>
     <t>15477</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15477/plo-40.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15477/plo-40.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EMPRESAS PRODUTORAS, DISTRIBUIDORAS E VENDEDORAS DE EQUIPAMENTOS DE INFORMÁTICA INSTALADAS NO ESTADO DO PIAUÍ, CRIAREM E MANTEREM  PROGRAMA DE  RECOLHIMENTO, RECICLAGEM E DISTRUIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>15493</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15493/plo-41.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15493/plo-41.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REDUÇÃO DO VALOR DAS MULTAS APLICADAS PELO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15494</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15494/plo-42.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15494/plo-42.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA ESTADUAL DO QUEBRANDO O SILÊNCIO, NO CALENDÁRIO DE EVENTOS OFICIAIS DO ESTADO DO PIAUÍ, COMO MEDIDA EDUCATIVA, PREVENTIVA E DE ENFRENTAMENTO CONTRA O ABUSO SEXUAL E A VIOLÊNCIA DOMÉSTICA PRATICADA CONTRA CRIANÇAS, ADOLESCENTES, MULHERES E IDOSOS, E FIXA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15496</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15496/plo-43.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15496/plo-43.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A PRIORIDADE NO ATENDIMENTO E A GRATUIDADE NA EMISSÃO DOS DOCUMENTOS QUE INDICA PARA AS MULHERES EM SITUAÇÃO DE RISCO, DE VIOLÊNCIA DOMÉSTICA, DE VIOLÊNCIA FAMILIAR E OCORRÊNCIA SEMELHANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15497</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15497/plo-44.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15497/plo-44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ROTA DAS CACHOEIRAS DO PIAUÍ COM AÇÕES INTEGRADAS DE VALORIZAÇÃO DAS POTENCIALIDADES DO ECOTURISMO, GASTRONOMIA, ARTESANATO, TRANSPORTE, ECONOMIA LOCAL E AGRICULTURA FAMILIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15498</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15498/plo-45.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15498/plo-45.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO ESTUDANTIL PARA OS ALUNOS MATRICULADOS NA REDE PÚBLICA ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15500</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15500/plo-46.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15500/plo-46.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE INCENTIVO AO VOLUNTARIADO.</t>
   </si>
   <si>
     <t>15501</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15501/plo-47.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15501/plo-47.pdf</t>
   </si>
   <si>
     <t>15502</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15502/plo-48.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15502/plo-48.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DISPOSIÇÕES TRANSITÓRIAS RELATIVAS À CIRCUNSCRIÇÃO TERRITORIAL DAS SERVENTIAS EXTRAJUDICIAIS DO ESTADO DO PIAUÍ E AINDA NÃO INSTALADAS.</t>
   </si>
   <si>
     <t>15505</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15505/plo-49.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15505/plo-49.pdf</t>
   </si>
   <si>
     <t>RESERVA ÀS PESSOAS NEGRAS E/OU PARDAS 25% (VINTE E CINCO POR CENTO) DAS VAGAS OFERECIDAS NOS CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS PARA PROVIMENTO DE CARGOS EFETIVOS, TEMPORÁRIOS E DE EMPREGOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DAS AUTARQUIAS, DAS FUNDAÇÕES PÚBLICAS, DAS EMPRESAS PÚBLICAS E SOCIEDADES DE ECONOMIA MISTA CONTROLADAS PELO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15507</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15507/plo-50.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15507/plo-50.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MEDIDAS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15508</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15508/plo-51.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15508/plo-51.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO SISTEMA DE INCLUSÃO ESCOLAR "ABA" - ANÁLISE DO COMPORTAMENTO APLICADA - PARA CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA NAS ESCOLAS DA REDE PÚBLICA DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15512</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15512/plo52-dep._julio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15512/plo52-dep._julio.pdf</t>
   </si>
   <si>
     <t>15513</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15513/plo53-dep._henrique.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15513/plo53-dep._henrique.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CORTE DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA PELO PERÍODO DE 60 DIAS, PODENDO SER PRORROGADO ATÉ O FIM DO GRANDE RISCO DA PANDEMIA DO COVID-19 (CORONAVÍRUS), NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15515</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>B.SÁ</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15515/plo55-dep._b._sa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15515/plo55-dep._b._sa.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO COMUNIDADE TERAPÊUTICA RESTITUI SITUADA NO MUNICÍPIO DE BOM JESUS-PI.</t>
   </si>
   <si>
     <t>15516</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15516/plo_no_56-2020_-_dep._ziza_-_limitacao_de_vend_A8Gv6Ll.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15516/plo_no_56-2020_-_dep._ziza_-_limitacao_de_vend_A8Gv6Ll.pdf</t>
   </si>
   <si>
     <t>DETERMINA A PROIBIÇÃO DE VENDA DE PRODUTOS DE HIGIENE E ALIMENTÍCIOS,  NA FORMA QUE MENCIONA, EM RAZÃO DA SITUAÇÃO DE CALAMIDADE DECORRENTE DA EPIDEMIA DO CORONAVÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>15517</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15517/plo_no_57-2020_-_dep._ziza_-_medidas_de_emerge_1092QYX.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15517/plo_no_57-2020_-_dep._ziza_-_medidas_de_emerge_1092QYX.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PROTEÇÃO À POPULAÇÃO PIAUIENSE DURANTE O PLANO DE CONTINGÊNCIA DO NOVO CORONA VÍRUS DA SECRETARIA DE ESTADO DA SAÚDE.</t>
   </si>
   <si>
     <t>15518</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15518/plo_no_58-2020_-_dep._teresa_britto_-_fundo_em_1IPcgHb.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15518/plo_no_58-2020_-_dep._teresa_britto_-_fundo_em_1IPcgHb.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO EMERGENCIAL  DE SAÚDE PARA A PREVENÇÃO DO CORONAVÍRUS (COVID-19) E AUXÍLIO À POPULAÇÃO AFETADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15519</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15519/plo_no_59-2020_-_dep._flora_izabel_-_merenda_escolar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15519/plo_no_59-2020_-_dep._flora_izabel_-_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA AO DIREITO À ALIMENTAÇÃO ESCOLAR AOS ALUNOS DA REDE PÚBLICA ESTADUAL DE EDUCAÇÃO, CADASTRADOS E BENEFICIÁRIOS DO BOLSA FAMÍLIA  E DO PROGRAMA PRÓ-FAMÍLIA , NO PERÍODO DE SUSPENSÃO DAS AULAS POR CONTA DA PANDEMIA DO NOVO CORONAVÍRUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15520</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15520/plo_no_60-2020_-_dep._flora_izabel_-_medidas_covid-19.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15520/plo_no_60-2020_-_dep._flora_izabel_-_medidas_covid-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS EXTRAORDINÁRIAS DE GARANTIA À OFERTA DE PRODUTOS E INSUMOS PARA CONTER A DISSEMINAÇÃO DO NOVO CORONAVÍRUS NO ÂMBITO DO ESTADO DO PIAUÍ, E DOS PRODUTOS ALIMENTARES QUE CONTRIBUEM PARA QUE A SOCIEDADE MANTENHA O ISOLAMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15521</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15521/plo_no_61-2020_-_dep._ziza_-_fake_news_coronavirus.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15521/plo_no_61-2020_-_dep._ziza_-_fake_news_coronavirus.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PENALIDADES ADMINISTRATIVAS A QUEM DIVULGAR INFORMAÇÃO FALSA EM ASSUNTOS RELACIONADOS À PANDEMIA DO COVID-19 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15528</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15528/plo_no_62-2020__propriedades_privadas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15528/plo_no_62-2020__propriedades_privadas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O GOVERNO DO ESTADO A REQUISITAR ADMINISTRATIVAMENTE PROPRIEDADES PRIVADAS COM O INTUITO DE VIABILIZAR O CUMPRIMENTO DE QUARENTENA, ISOLAMENTOS E DEMAIS TRATAMENTOS MÉDICOS NÃO INVASIVOS.</t>
   </si>
   <si>
     <t>15565</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15565/plo_no_63_-_corona_pcd_-_libras.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15565/plo_no_63_-_corona_pcd_-_libras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTÉRPRETE DE LÍNGUAS BRASILEIRA DE SINAIS-LIBRAS, EM HOSPITAL DE REFERÊNCIA PÚBLICO _x000D_
  PARA ATENDIMENTO DE PESSOAS COM DEFICIÊNCIA AUDITIVA DURANTE A PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>15529</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15529/plo_no_64-2020_-_dep._gessivaldo_-_reducao_de__AJrB5Tv.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15529/plo_no_64-2020_-_dep._gessivaldo_-_reducao_de__AJrB5Tv.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO PROPORCIONAL  DAS MENSALIDADES DA REDE PRIVADA DE ENSINO DURANTE O PERÍODO DE SUSPENSÃO DE AULAS PRESENCIAIS DECORRENTE DAS MEDIDAS  DE ENFRENTAMENTO AO COVID-19.</t>
   </si>
   <si>
     <t>15549</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15549/plo_no_65_-_dep._lucy_soares_-_concursos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15549/plo_no_65_-_dep._lucy_soares_-_concursos.pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS PRAZOS DE VALIDADE DOS CONCURSOS PÚBLICOS JÁ HOMOLOGADOS, DURANTE O PERÍODO DE SURTO DO CORONAVÍRUS - COVID - 19.</t>
   </si>
   <si>
     <t>15559</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15559/plo_no_66-2020_-_dep._lucy_soares_-_planos_de_saude.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15559/plo_no_66-2020_-_dep._lucy_soares_-_planos_de_saude.pdf</t>
   </si>
   <si>
     <t>PROÍBE PLANOS E OPERADORAS DE SAÚDE NO ESTADO DO PIAUÍ RECUSEM PRESTAÇÃO  DE SERVIÇOS A PESSOAS CONTAMINADAS PELO COVID-19 EM RAZÃO DE PRAZO DE CARÊNCIA DE CONTRATOS.</t>
   </si>
   <si>
     <t>15579</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15579/plo_no_67-2020_-dep._lucy_soares_-_epis_-_tabe_0xE76JA.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15579/plo_no_67-2020_-dep._lucy_soares_-_epis_-_tabe_0xE76JA.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL DURANTE A PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15530/plo_no_68_-_dep._teresa_britto_-__instalacao_p_kmuqWsX.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15530/plo_no_68_-_dep._teresa_britto_-__instalacao_p_kmuqWsX.pdf</t>
   </si>
   <si>
     <t>15604</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15604/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_5i92cPu.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15604/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_5i92cPu.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO EMERGENCIAL PARA ENFRENTAMENTO AO COVID-19 EM ÁREAS VULNERÁVEIS E ASSEGURAR A GARANTIA DE ACESSO À ÁGUA E À DISTRIBUIÇÃO DE KITS DE HIGIENE COM INSUMOS BÁSICOS NECESSÁRIOS À MANUTENÇÃO DAS CONDIÇÕES DE HIGIENE E DE SAÚDE PARA A PREVENÇÃO DO CONTÁGIO E DA DISSEMINAÇÃO DO CORONAVÍRUS (COVID-19), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>15550</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15550/plo_no_70-2020_-_dep._teresa_britto_-_politica_krl1YHi.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15550/plo_no_70-2020_-_dep._teresa_britto_-_politica_krl1YHi.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE SANITIZAÇÃO DE AMBIENTES NO ÂMBITO DO ESTADO DO PIAUÍ, NOS LOCAIS QUE ESPECIFICA, A FIM DE EVITAR A TRANSMISSÃO DE DOENÇAS INFECTOCONTAGIOSAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15560</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15560/plo_no_71-2020_-_dep._teresa_britto_transparen_iKbRZht.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15560/plo_no_71-2020_-_dep._teresa_britto_transparen_iKbRZht.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSPARÊNCIA NAS AÇÕES, SERVIÇOS E CONTRATOS EMERGENCIAIS FIRMADOS PELA ADMINISTRAÇÃO PÚBLICA ESTADUAL , EM RAZÃO DA SITUAÇÃO DE CALAMIDADE DECORRENTE DA PANDEMIA DO CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15531</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15531/plo_no_72-2020_-_dep._julio_arcoverde_-_tarifa_AJX3JCr.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15531/plo_no_72-2020_-_dep._julio_arcoverde_-_tarifa_AJX3JCr.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COBRANÇA DA TARIFA DE ENERGIA ELÉTRICA  POR KWH/MÊS DAS UNIDADES CONSUMIDORAS QUE POSSUEM CONTRATO  POR DEMANDA NO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15538</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15538/plo_no_73-2020_-_dep._gessivaldo_-_suspensao_e_6w0ikNz.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15538/plo_no_73-2020_-_dep._gessivaldo_-_suspensao_e_6w0ikNz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DO CUMPRIMENTO  DE OBRIGAÇÕES FINANCEIRAS REFERENTES A EMPRÉSTIMOS CONSIGNADOS CONTRAÍDOS POR SERVIDORES PÚBLICOS ESTADUAIS, NO ÂMBITO DO ESTADO DO PIAUÍ, DURANTE O PERÍODO DE 90 DIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15551</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15551/plo_no_74-2020_-_dep._gessivaldo_-_mascaras_em_bancos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15551/plo_no_74-2020_-_dep._gessivaldo_-_mascaras_em_bancos.pdf</t>
   </si>
   <si>
     <t>OBRIGA O FORNECIMENTO DE MÁSCARAS DE PROTEÇÃO  DE FORMA GRATUITA  A TODOS OS CLIENTES  E FUNCIONÁRIOS PRESENTES NAS AGÊNCIAS BANCÁRIAS DURANTE O PERÍODO DE DECRETAÇÃO DE CALAMIDADE PÚBLICA NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15532</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15532/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_Z5uE0Z4.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15532/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_Z5uE0Z4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTREGA DOMICILIAR DE REMÉDIOS, DE USO CONTÍNUO DISTRIBUÍDOS AOS IDOSOS E PACIENTES  EM GRUPO DE RISCO PELA FARMÁCIA DO POVO, FARMÁCIA DE MEDICAMENTOS ESPECIALIZADOS DO PIAUÍ, DURANTE O ESTADO DE CALAMIDADE PÚBLICA EM DECORRÊNCIA DA PANDEMIA DO CORONAVÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>15536</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15536/plo_no_76-2020_-_dep._hp_-_reducao_mensalidade_escolar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15536/plo_no_76-2020_-_dep._hp_-_reducao_mensalidade_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO PROPORCIONAL DAS MENSALIDADES DAS INSTITUIÇÕES PRIVADAS DE ENSINO FUNDAMENTAL, MÉDIO E SUPERIOR, NO MÍNIMO, 30% (TRINTA POR CENTO) ENQUANTO PERSISTIR À SUSPENSÃO PRESENCIAL DAS AULAS EM DECORRÊNCIA DA PANDEMIA DO COVID-19 (CORONAVÍRUS), NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15539</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15539/plo_no_77-2020_-_dep._oliveira_neto_-_alugueis_eeTSJyH.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15539/plo_no_77-2020_-_dep._oliveira_neto_-_alugueis_eeTSJyH.pdf</t>
   </si>
   <si>
     <t>DETERMINA A SUSPENSÃO DO CUMPRIMENTO DE MANDADOS DE REINTEGRAÇÃO DE POSSE E IMISSÃO NA POSSE, DESPEJOS E REMOÇÕES JUDICIAIS OU EXTRAJUDICIAIS, ENQUANTO MEDIDA TEMPORÁRIA  DE PREVENÇÃO AO CONTÁGIO E DE ENFRENTAMENTO DA PROPAGAÇÃO DECORRENTE DO NOVO CORONAVÍRUS. (COVID-19).</t>
   </si>
   <si>
     <t>15537</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15537/plo_no_78-2020_-_dep._oliveira_neto_-_internac_msBFKDo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15537/plo_no_78-2020_-_dep._oliveira_neto_-_internac_msBFKDo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTERNAÇÃO  DE PACIENTES INFECTADOS PELO COVID-19 NA REDE PRIVADA DE HOSPITAIS, QUANDO REQUERIDO POR MÉDICO CREDENCIADO AO SISTEMA ÚNICO DE SAÚDE, EM CASO DE INEXISTÊNCIA DA VAGA NA REDE PÚBLICA.</t>
   </si>
   <si>
     <t>15540</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15540/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15540/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS  À LEI COMPLEMENTAR N° 13, DE 03 DE JANEIRO DE 1994, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES CIVIS DO ESTADO DO PIAUÍ, DAS AUTARQUIAS E DAS FUNÇÕES PÚBLICAS ESTADUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15578</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15578/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15578/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA "REMÉDIO EM CASA" DURANTE A PANDEMIA DO CORONAVÍRUS (COVID-19), NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15541</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15541/plo_no_81-20__-_dep._severo_eulalio_-.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15541/plo_no_81-20__-_dep._severo_eulalio_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE USO E DE FORNECIMENTO DE MÁSCARAS EM ESTABELECIMENTOS PÚBLICOS, INDUSTRIAIS, COMERCIAIS, BANCÁRIOS, RODOVIÁRIOS, METROVIÁRIOS E DE TRANSPORTE DE PASSAGEIROS, NAS MODALIDADES PÚBLICAS E PRIVADA, COMO MEDIDA DE ENFRENTAMENTO À DISSEMINAÇÃO DO NOVO CORONAVÍRUS, CAUSADOR DA COVID-19, NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15561</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15561/plo_no_82-2020_-_dep._gessivaldo_isaias_-_epi_empresas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15561/plo_no_82-2020_-_dep._gessivaldo_isaias_-_epi_empresas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO  DE EQUIPAMENTOS  DE PROTEÇÃO INDIVIDUAL (EPIS) EM SITUAÇÕES DE ENDEMIA, EPIDEMIA E PANDEMIA, NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15580</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15580/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_0NZHAlR.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15580/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_0NZHAlR.pdf</t>
   </si>
   <si>
     <t>15542</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15542/plo_no_84-2020_-_dep._flora_izabel_-_bo_online.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15542/plo_no_84-2020_-_dep._flora_izabel_-_bo_online.pdf</t>
   </si>
   <si>
     <t>FICA O PODER PÚBLICO AUTORIZADO, DURANTE AS MEDIDAS DE ISOLAMENTO SOCIAL E DA CALAMIDADE  PÚBLICA, A FAZER O REGISTRO DAS OCORRÊNCIAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA MULHERES POR MEIO DA INTERNET, DE NÚMERO DE TELEFONE DE EMERGÊNCIA, E COLHER OS DEPOIMENTOS DAS VÍTIMAS EM SEUS DOMICÍLIOS OU LOCAIS SEMELHANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15552</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15552/plo_no_85-2020_-_dep._flora_izabel_-_vagas_em__5uATbUL.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15552/plo_no_85-2020_-_dep._flora_izabel_-_vagas_em__5uATbUL.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACOLHIMENTO DE MULHERES VÍTIMAS DA VIOLÊNCIA DOMÉSTICA E FAMILIAR EM QUARTOS DE HOTÉIS E POUSADAS DURANTE O ISOLAMENTO  SOCIAL E CALAMIDADE PÚBLICA POR MEIO DA PARCERIA ENTRE O GOVERNO DO ESTADO E OS ESTABELECIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15553</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15553/plo_no_86-2020_-_dep._francisco_limma_-_kit_higiene.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15553/plo_no_86-2020_-_dep._francisco_limma_-_kit_higiene.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA  DE DISTRIBUIÇÃO  DE ÁLCOOL EM GEL E ITENS DE PROTEÇÃO PARA FAMÍLIAS  CARENTES, COMO POLÍTICA  PÚBLICA DIANTE À PANDEMIA DE CORONAVÍRUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15555</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15555/plo_no_88-2020_-_dep._franze_silva_-_procedime_02cXvlf.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15555/plo_no_88-2020_-_dep._franze_silva_-_procedime_02cXvlf.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTO VIRTUAL DE INFORMAÇÕES PARA FAMILIARES DE PESSOAS INTERNADAS COM DOENÇAS INFECTOCONTAGIOSAS DURANTE ENDEMIAS, EPIDEMIAS OU PANDEMIAS, EM HOSPITAIS PÚBLICOS, PRIVADOS OU DE CAMPANHA SEDIADOS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15554</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15554/plo_no_89-2020_-_dep._themistocles_filho_-preg_iI40jJe.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15554/plo_no_89-2020_-_dep._themistocles_filho_-preg_iI40jJe.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LICITAÇÃO NA MODALIDADE PREGÃO, NA FORMA ELETRÔNICA PARA AQUISIÇÃO DE BENS E A CONTRATAÇÃO DE SERVIÇOS COMUNS, INCLUÍDOS OS SERVIÇOS COMUNS DE ENGENHARIA, E DISPÕE SOBRE O USO DA DISPENSA ELETRÔNICA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15562</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15562/plo_no_90-2020_-_dep._franze_silva_-_suspende__MlaANMa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15562/plo_no_90-2020_-_dep._franze_silva_-_suspende__MlaANMa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DOS PRAZOS DE GARANTIA, TROCA OU DEVOLUÇÃO  OU REEMBOLSO DECORRENTE  DA AQUISIÇÃO DE PRODUTOS OU SERVIÇOS  PELO PERÍODO  EM QUE PERDURAR A SITUAÇÃO DE CALAMIDADE PÚBLICA PARA FINS DE PREVENÇÃO  E DE ENFRENTAMENTO  AO CORONAVÍRUS NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15563</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15563/plo_no_91-2020_-_dep._flora_izabel_-_limpeza_onibus.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15563/plo_no_91-2020_-_dep._flora_izabel_-_limpeza_onibus.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MEDIDAS A SEREM ADOTADAS POR CONCESSIONÁRIAS DOS SERVIÇOS PÚBLICOS DE TRANSPORTE COLETIVO URBANO, INTERMUNICIPAL E SEMIURBANO, E PELA OPERADORA DO METRÔ DE TERESINA, PARA EVITAR A DISSEMINAÇÃO DO NOVO CORONAVÍRUS (COVID-19) E OUTROS MICRO-ORGANISMOS NO ESTADO DO PIAUÍ  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15557</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15557/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_1s2yI5W.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15557/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_1s2yI5W.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CRÉDITO ÀS EMPRESAS  A SER ABATIDO DOS VALORES DEVIDOS DE ICMS - IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS, DE TODOS OS VALORES DESTINADOS  À AQUISIÇÃO DE MÁSCARAS, ÁLCOOL EM GEL 70%, EPI'S E TESTES RÁPIDOS  PARA COVID-19 EM ATENDIMENTO ÀS EXIGÊNCIAS  DOS DECRETOS ESTADUAIS, COMO MEDIDA DE ENFRENTAMENTO DA CALAMIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15618</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15618/plo_no_93-2020_-_dep._teresa_britto_-_atendime_j5ldbtb.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15618/plo_no_93-2020_-_dep._teresa_britto_-_atendime_j5ldbtb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE A PRIORIDADE DE ATENDIMENTO PARA PROFISSIONAIS DE SAÚDE DURANTE A CRISE OCASIONADA PELO NOVO CORONAVIRUS, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15564</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15564/plo_no_94-2020_-_dep._francisco_costa__-_recur_hn25w40.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15564/plo_no_94-2020_-_dep._francisco_costa__-_recur_hn25w40.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS DE FORMA EXCEPCIONAL, PELO PERÍODO DE 120 (CENTO E VINTE) DIAS, PARA TRANSFERÊNCIA DE RECURSOS  DO BLOCO DE CUSTEIO - GRUPO DE ATENÇÃO DE MÉDIA  E ALTA COMPLEXIDADE AMBULATORIAL E HOSPITALAR - MAC AOS PRESTADORES DE SERVIÇOS AO SISTEMA ÚNICO DE SAÚDE, NO ÂMBITO DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15581</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15581/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_6z8Uslx.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15581/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_6z8Uslx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE  CÂMERAS TERMOGRÁFICAS EM ÓRGÃOS PÚBLICOS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15632</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15632/plo_no_96-2020_-_dep._mardem_menezes_-.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15632/plo_no_96-2020_-_dep._mardem_menezes_-.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRESTAÇÃO DE SERVIÇOS  DE ATIVIDADE FÍSICA E EXERCÍCIO FÍSICO COMO ESSENCIAIS, NO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15582</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15582/plo_no_97-2020_-_dep._limma_-_telemedicina.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15582/plo_no_97-2020_-_dep._limma_-_telemedicina.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE TELEMEDICINA NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15636</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15636/plo_no_98-2020_-_dep._teresa_britto_-_afixacao_pWTKRtI.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15636/plo_no_98-2020_-_dep._teresa_britto_-_afixacao_pWTKRtI.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFIXAÇÃO  DE CARTAZES NOS PRONTO-SOCORROS, HOSPITAIS, UNIDADES DE SAÚDE E ASSEMELHADAS, SEJAM PÚBLICAS OU PRIVADAS, ACERCA DA LEGISLAÇÃO QUE PREVÊ O CRIME DE OMISSÃO DE SOCORRO.</t>
   </si>
   <si>
     <t>15619</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15619/plo_no_99-2020_-_dep._teresa_britto_-_cuidados_zyP5fdX.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15619/plo_no_99-2020_-_dep._teresa_britto_-_cuidados_zyP5fdX.pdf</t>
   </si>
   <si>
     <t>DETERMINA AOS HOSPITAIS PÚBLICOS E PARTICULARES, CLÍNICAS E POSTOS DE SAÚDE CREDENCIADOS À REDE ESTADUAL DE SAÚDE QUE FORNEÇAM AOS PACIENTES DIAGNOSTICADOS COM DIABETES MELLITUS TIPO 1, NOÇÕES BÁSICAS SOBRE OS CUIDADOS NO TRATAMENTO ANTES DE QUALQUER ENCAMINHAMENTO AO ESPECIALISTA.</t>
   </si>
   <si>
     <t>15620</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15620/plo_no_100-2020_-_dep._teresa_britto_-_empresa_U9yeeaK.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15620/plo_no_100-2020_-_dep._teresa_britto_-_empresa_U9yeeaK.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EMPRESA AMIGA DA SAÚDE NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15621</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15621/plo_no_101-2020_-_dep._teresa_britto_-_priorid_r6Ny849.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15621/plo_no_101-2020_-_dep._teresa_britto_-_priorid_r6Ny849.pdf</t>
   </si>
   <si>
     <t>CONFERE PRIORIDADE MATRÍCULA, NA MESMA UNIDADE ESCOLAR DA REDE PÚBLICA DE ENSINO DO ESTADO DO PIAUÍ, A IRMÃOS DE ESTUDANTES JÁ MATRICULADOS.</t>
   </si>
   <si>
     <t>15622</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15622/plo_no_102-2020_-_dep._francisco_limma_-__uso__Fi90mkb.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15622/plo_no_102-2020_-_dep._francisco_limma_-__uso__Fi90mkb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE PARA USO DE INSTRUMENTOS TERMOGRÁFICOS EM ÓRGÃOS PÚBLICOS E PRIVADOS DO ESTADO DO PIAUÍ PARA AFERIÇÃO DE TEMPERATURA CORPORAL, NO COMBATE AO COVID-19.</t>
   </si>
   <si>
     <t>15623</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15623/plo_no_103-2020_-_dep._francisco_limma_-_apoli_AT5GXlR.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15623/plo_no_103-2020_-_dep._francisco_limma_-_apoli_AT5GXlR.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE APÓLICE DE SEGURO DE VIDA OBRIGATÓRIO PARA OS SERVIDORES PÚBLICOS EFETIVOS, TERCEIRIZADOS OU TEMPORÁRIOS NO ESTADO DO PIAUÍ, VINCULADOS AO SISTEMA ÚNICO DE SAÚDE QUE ATUAM NO TRATAMENTO DOS PACIENTES INFECTADOS COM A COVID-19.</t>
   </si>
   <si>
     <t>15585</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15585/plo_no_104-2020_-_dep._flora_izabel_-_visita_virtual.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15585/plo_no_104-2020_-_dep._flora_izabel_-_visita_virtual.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS VISITAS VIRTUAIS DE FAMILIARES AOS PACIENTES INTERNADOS EM DECORRÊNCIA DO NOVO CORONAVIRUS, NOS HOSPITAIS PÚBLICOS E PRIVADOS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15624</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15624/plo_no_105-2020_-_dep._b._sa_-_obesidade.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15624/plo_no_105-2020_-_dep._b._sa_-_obesidade.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO DE OBESIDADE INFANTO-JUVENIL, NAS ESCOLAS DE ENSINO FUNDAMENTAL E MÉDIO NA REDE ESTADUAL DE EDUCAÇÃO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15583</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15583/plo_no_106-2020_-_dep._b.sa_-_itcmd.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15583/plo_no_106-2020_-_dep._b.sa_-_itcmd.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A SUSPENSÃO NOS PRAZOS E PENALIDADES ESTABELECIDAS NOS ART. 20 E 25, I, DA LEI N° 4.261 DE 01 DE FEVEREIRO DE 1989, QUE DISCIPLINA O IMPOSTO SOBRE TRANSMISSÃO “CAUSA-MORTIS” E DOAÇÃO DE QUAISQUER BENS OU DIREITOS, PREVISTOS NA ALÍNEA "A", DO INCISO I, DO ARTIGO 155, DA CONSTITUIÇÃO FEDERAL, DURANTE O PERÍODO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>15584</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15584/plo_no_107-2020_-_dep._cel._carlos_augusto_-_s_WTSAu3L.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15584/plo_no_107-2020_-_dep._cel._carlos_augusto_-_s_WTSAu3L.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI, NO CALENDÁRIO OFICIAL DO ESTADO DO PIAUÍ, A SEMANA DA ENFERMAGEM, A SER CELEBRADA ANUALMENTE DE 12 A 20 DE MAIO.</t>
   </si>
   <si>
     <t>15625</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15625/plo_no_108-2020_-_dep._francisco_limma_-_segur_UdXSZWM.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15625/plo_no_108-2020_-_dep._francisco_limma_-_segur_UdXSZWM.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROTOCOLO DE PROTEÇÃO E SEGURANÇA A SER ADOTADO PELOS MOTORISTAS DE TÁXI E OPERADORAS DE TRANSPORTES POR APLICATIVO, NO ÂMBITO DO PLANO DE CONTINGÊNCIA DO NOVO CORONAVIRUS DA SECRETARIA DE ESTADO DA SAÚDE DO PIAUÍ.</t>
   </si>
   <si>
     <t>15626</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15626/plo_no_109-2020_-_dep._flora_izabel_-_selo_pia_91KJHSD.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15626/plo_no_109-2020_-_dep._flora_izabel_-_selo_pia_91KJHSD.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ESTADO DO PIAUÍ O SELO TURISMO X COVID-19, EM RECONHECIMENTO AO TRADE TURÍSTICO POR BOAS PRÁTICAS DE PREVENÇÃO E CONTROLE DO NOVO CORONAVIRUS E OUTRAS EVENTUAIS INFECÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15586</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>João de Deus</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15586/plo_no_110-2020_-_dep._joao_de_deus_-_licenca__sCE1s5E.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15586/plo_no_110-2020_-_dep._joao_de_deus_-_licenca__sCE1s5E.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO AOS ÓRGÃOS DE FISCALIZAÇÃO DO ESTADO DO PIAUÍ A EMITIREM CERTIDÕES PROVISÓRIAS NEGATIVAS DE DÉBITOS, LICENÇA AMBIENTAL PROVISÓRIA DE USO DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15627</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15627/plo_no_111-2020_-_dep._lucy_soares_-_barreira__xstZKba.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15627/plo_no_111-2020_-_dep._lucy_soares_-_barreira__xstZKba.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE BARREIRAS SANITÁRIAS PERMANENTES NOS LOGRADOUROS DE ACESSO AO ESTADO DO PIAUÍ COM O OBJETIVO DE VERIFICAÇÃO COMPULSÓRIA DE PESSOAS  CONTAMINADAS, DURANTE O PLANO DE CONTINGÊNCIA PARA COMBATE DA DOENÇA COVID-19.</t>
   </si>
   <si>
     <t>15628</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15628/plo-112-completo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15628/plo-112-completo.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O CENTRO DE REINTEGRAÇÃO FAMILIAR E INCENTIVO À ADOÇÃO - CRIA.</t>
   </si>
   <si>
     <t>15629</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15629/plo_no_113-2020_-_dep._limma_-_compras_governamentais.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15629/plo_no_113-2020_-_dep._limma_-_compras_governamentais.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL  DE COMPRAS GOVERNAMENTAIS DA AGRICULTURA FAMILIAR E ECONOMIA SOLIDÁRIA NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15630</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15630/plo_no_114-2020_-_dep._julio_arcoverde_-_planta.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15630/plo_no_114-2020_-_dep._julio_arcoverde_-_planta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FORMA DE PAGAMENTO PELO PLAMTA (PLANO DE SAÚDE DE TRATAMENTO  E ASSISTÊNCIA DO ESTADO DO PIAUÍ) AOS PRESTADORES DE SERVIÇOS HOSPITALARES, SEGUNDO A MÉDIA DO FATURAMENTO MENSAL DESTES, ENQUANTO DURAR A PANDEMIA.</t>
   </si>
   <si>
     <t>15633</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Cicero Magalhaes</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15633/plo_no_115_-_dep._cicero_magalhaes_-_compras_e_sbI4nG0.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15633/plo_no_115_-_dep._cicero_magalhaes_-_compras_e_sbI4nG0.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A IMPLEMENTAR POLÍTICA DE COMPRA EMERGENCIAIS DE PRODUTOS AGRÍCOLAS, NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15634</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15634/plo_no_116-2020_-_dep._cicero_magalhaes_-_medi_TmMqTvZ.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15634/plo_no_116-2020_-_dep._cicero_magalhaes_-_medi_TmMqTvZ.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE AS REDES DE SUPERMERCADOS, ATACADO E VAREJO, ADOTEM MEDIDAS DE PROTEÇÃO À SAÚDE, TANTO DOS SEUS FUNCIONÁRIOS COMO CLIENTES, PARA GARANTIR SEGURANÇA EM COMBATE AO CORONAVIRUS, EM SEUS ESTABELECIMENTOS NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15635</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15635/plo_no_117-2020_-_dep._cicero_magalhaes_-_acom_lxM3Szp.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15635/plo_no_117-2020_-_dep._cicero_magalhaes_-_acom_lxM3Szp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMANÊNCIA DE ACOMPANHANTES A PACIENTES COM TRANSTORNO DO ESPECTRO AUTISTA - TEA, NAS UNIDADE DE TERAPIA INTENSIVA (UTI) DOS HOSPITAIS, UNIDADES DE PRONTO ATENDIMENTO (UPA), MATERNIDADES E DEMAIS INSTITUIÇÕES HOSPITALARES DE ATENDIMENTO À DIAGNOSTICADOS COM COVID-19 NAS REDES PÚBLICA E PRIVADA DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15610</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15610/plo-118.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15610/plo-118.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS TELEAULAS, VIDEOAULAS E AULAS AO VIVO VIA INTERNET DISPONIBILIZADAS NA REDE DE ENSINO PÚBLICO E PRIVADO NO ESTADO, PROMOVEREM A DIVULGAÇÃO DOS CANAIS DE DENÚNCIA E ABUSO E VIOLÊNCIA CONTRA CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15611</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15611/plo_no_119-2020_dep._teresa_britto_-_substitui_SePQNCb.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15611/plo_no_119-2020_dep._teresa_britto_-_substitui_SePQNCb.pdf</t>
   </si>
   <si>
     <t>DETERMINA A SUBSTITUIÇÃO DO USO DE SACOS PLÁSTICOS DE LIXO POR SACOS DE LIXO ECOLÓGICOS, PELOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15612</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15612/plo_no_120-2020_dep._teresa_britto_-_proibicao_n3lVykR.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15612/plo_no_120-2020_dep._teresa_britto_-_proibicao_n3lVykR.pdf</t>
   </si>
   <si>
     <t>PROÍBE O LANÇAMENTO DE EFLUENTES QUE CONTENHAM CORANTES EM RIOS, LAGOS, REPRESAS E DEMAIS CORPOS D'ÁGUA DO ESTADO DO PIAUÍ E DETERMINA A CLASSIFICAÇÃO DOS CORANTES COMO CONTAMINANTES AMBIENTAIS.</t>
   </si>
   <si>
     <t>15613</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15613/plo_no_121-2020_-_dep._joao_madison_-_parcelam_7XTCMLv.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15613/plo_no_121-2020_-_dep._joao_madison_-_parcelam_7XTCMLv.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DOS DÉBITOS DAS FATURAS DE ENERGIA ELÉTRICA E DE ÁGUAS E ESGOTOS, CONTRAÍDOS PELOS CONSUMIDORES, PELAS PEQUENAS E MÉDIAS EMPRESAS NO ESTADO DO PIAUÍ DURANTE O PERÍODO DA PANDEMIA DO NOVO CORONAVÍRUS. (COVID-19).</t>
   </si>
   <si>
     <t>15614</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15614/plo_no_122-2020_-_dep._gessivaldo_isaias_-_ouv_7d7sGAh.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15614/plo_no_122-2020_-_dep._gessivaldo_isaias_-_ouv_7d7sGAh.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA OUVIDORIA NAS UNIDADES DE ENSINO PÚBLICAS E PRIVADAS DO ESTADO DO PIAUÍ NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>15615</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15615/plo_no_123-2020_-_dep._henrique_pires_-_rec._u_OfZ0zo9.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15615/plo_no_123-2020_-_dep._henrique_pires_-_rec._u_OfZ0zo9.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA NO ESTADO DO PIAUÍ, DA FUNDAÇÃO VELHO MONGE - RIO PARNAÍBA VIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15616</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15616/plo_no_124-2020_-_dep._teresa_britto_-_teste_c_Sbcomf3.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15616/plo_no_124-2020_-_dep._teresa_britto_-_teste_c_Sbcomf3.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS PROFESSORES E FUNCIONÁRIOS DE INSTITUIÇÕES DE ENSINO, PÚBLICAS E PRIVADAS, QUANDO DO REINÍCIO DAS AULAS PRESENCIAIS, NO ÂMBITO DO ESTADO DO PIAUÍ, A REALIZAÇÃO DE TESTE PARA DIAGNÓSTICO LABORATORIAL DO CORONAVÍRUS - SARS-COV-2, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>15652</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15652/plo-125.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15652/plo-125.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "CORCINO MEDEIROS" A PI 213, QUE LIGA A CIDADE COCAL QUE LIGA À FRONTEIRA COM O ESTADO DO DO CEARÁ.</t>
   </si>
   <si>
     <t>15653</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15653/plo-126.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15653/plo-126.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE VIGÊNCIA DAS AUTORIZAÇÕES  E LICENÇAS AMBIENTAIS CONCEDIDAS NO ÂMBITO DA SECRETARIA ESTADUAL DO MEIO AMBIENTE, DOS ATESTADOS DE REGULARIDADES EMITIDOS PELO CBMEPI, BEM COMO, DAS LICENÇAS SANITÁRIAS ESTADUAIS EM VIRTUDE DA DECRETAÇÃO DO ESTADO DE CALAMIDADE PÚBLICA  DECORRENTE DA PANDEMIA  PELO CORONAVÍRUS (COVID-19), CONSOANTE DECRETO N° 18.895, DE 19 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>15654</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15654/plo-127.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15654/plo-127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA APRESENTAÇÃO DE ATESTADO MÉDICO OFTALMOLÓGICO PARA MATRÍCULA DE ALUNOS NO ENSINO FUNDAMENTAL EM ESCOLAS PÚBLICAS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15655/plo-128.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15655/plo-128.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE COMPLEMENTAÇÃO DA RENDA BRUTA DAS SERVENTIAS EXTRAJUDICIAIS DE NOTAS  E REGISTRO NO ÂMBITO DO ESTADO DO PIAUÍ, PREVISTAS NA LEI COMPLEMENTAR N°234, DE 15 DE MAIO DE 2018, DURANTE O ESTADO DE CALAMIDADE PÚBLICA  DECORRENTE DA PANDEMIA DA COVID-19 (CORONAVÍRUS), EXCLUSIVAMENTE PARA O EXERCÍCIO DE 2020."</t>
   </si>
   <si>
     <t>15660</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15660/plo-129.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15660/plo-129.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS NORMAS E PROCEDIMENTOS SANITÁRIOS PARA O RETORNO DAS ATIVIDADES EDUCACIONAIS PRESENCIAIS DURANTE A PANDEMIA DO NOVO CORONAVIRUS, NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15661</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15661/plo-130.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15661/plo-130.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "DEPUTADO ASSIS CARVALHO", O PRÉDIO DA UNIDADE PRONTO ATENDIMENTO  - UPA DA CIDADE DE OEIRAS, NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15662</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15662/plo-131.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15662/plo-131.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CENTRAIS ELETRÔNICAS PARA ACESSO AOS SERVIÇOS NOTARIAIS E DE REGISTRO NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15663</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15663/plo-132.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15663/plo-132.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POSSIBILIDADE DE PARCELAMENTO DOS DÉBITOS EM CONTAS DE ENERGIA, ÁGUA E ESGOTOS, REFERENTES AO PERÍODO COMPREENDIDO ENTRE A VIGÊNCIA DO DECRETO N° 18.895, DE 10 DE MARÇO DE 2020,QUE RECONHECE O ESTADO DE CALAMIDADE PÚBLICA NO ESTADO DO PIAUÍ, ATÉ A EMISSÃO DE NORMA COMPETENTE CUJA FINALIDADE SEJA O RECONHECIMENTO DO FIM DO ESTADO DE CALAMIDADE PÚBLICA ATUALMENTE ENFRENTADO.</t>
   </si>
   <si>
     <t>15677</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15677/plo-133.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15677/plo-133.pdf</t>
   </si>
   <si>
     <t>"CONCEDE  PASSAGEM INTERMUNICIPAL GRATUITA AOS PORTADORES DE DOENÇAS RENAIS E CARDÍACAS CRÔNICAS, HEMOFILIA, CÂNCER, AIDS, NO ESTADO DO PIAUÍ, QUANDO INVIABILIZADO SEU ATENDIMENTO PELA REDE PÚBLICA NO MUNICÍPIO DE ORIGEM."</t>
   </si>
   <si>
     <t>15678</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15678/plo-134.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15678/plo-134.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO OBRIGATÓRIA DE CARTAZES EM DEPENDÊNCIAS DE TODOS OS ÓRGÃOS JURISDICIONAIS, CARCERÁRIOS E POLICIAIS, NO ÂMBITO DO ESTADO DO PIAUÍ, EXIBINDO O DISPOSTO NO ART. 43 DA LEI FEDERAL N° 13.869/2019.</t>
   </si>
   <si>
     <t>15679</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Dr Hélio</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15679/combinepdf.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15679/combinepdf.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA  "A ASSOCIAÇÃO DE DESENVOLVIMENTO COMUNITÁRIO DE PEQUENOS PRODUTORES RURAIS DE MALHADA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15710</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15710/plo-136.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15710/plo-136.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DIVULGAÇÃO E A INSTALAÇÃO DE RECIPIENTES COLETORES PARA A RECICLAGEM DO ÓLEO VEGETAL COMESTÍVEL NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15700</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15700/plo-137.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15700/plo-137.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O ATENDIMENTO PRIORITÁRIO DE IDOSOS E DEMAIS PESSOAS CONSIDERADA GRUPO DE RISCO DO COVID-19 PELAS INSTITUIÇÕES FINANCEIRAS  O ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15701</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15701/plo-138.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15701/plo-138.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ITENS DE HIGIENE E ALIMENTAÇÃO COMPOSTA NA CESTA BÁSICA DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15702</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Nerinho</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15702/combinepdf_1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15702/combinepdf_1.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A SOCIEDADE CIVIL PICOENSE CLUBE, COM SEDE NA CIDADE DE PICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15733</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15733/plo-140.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15733/plo-140.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA UTILIDADE PÚBLICA ESTADUAL DA ASSOCIAÇÃO ESPORTIVA CULTURAL E LAZER AILTON GOMES DA SILVA - ASECAG.</t>
   </si>
   <si>
     <t>15734</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15734/plo-141.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15734/plo-141.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS CONDOMÍNIOS RESIDENCIAIS E COMERCIAIS LOCALIZADOS NO ESTADO DO PIAUÍ A COMUNICAR AOS ÓRGÃOS DE SEGURANÇA PÚBLICA A OCORRÊNCIA DE CAOS DE MAUS-TRATOS A ANIMAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15735</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15735/plo-142.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15735/plo-142.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO PIAUÍ, O "O DIA ESTADUAL DO ACÓLITO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15736</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15736/plo-143.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15736/plo-143.pdf</t>
   </si>
   <si>
     <t>DETERMINA A REALIZAÇÃO DO EXAME DE OXIMETRIA DE PULSO E/OU DE DEDO COMO PROTOCOLO DE TRIAGEM NOS PACIENTES SUSPEITOS COM O NOVO CORONAVÍRUS(COVID-19) ATENDIDOS NOS HOSPITAIS, CLÍNICAS MÉDICAS E POSTOS DE ATENDIMENTO DE SAÚDE PÚBLICOS E PRIVADOS, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15737</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15737/plo-144.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15737/plo-144.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO DO PIAUÍ A POLÍTICA DE INCLUSÃO DOS TESTES SOROLÓGICOS PARA COVID-19 DENTRE OS EXAMES SOROLÓGICOS JÁ REALIZADOS NO SANGUE COLETADO DE DOADORES VOLUNTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15738</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15738/plo-145.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15738/plo-145.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFERIÇÃO E EMISSÃO DE LAUDO DA CAPACIDADE DOS TANQUES/PIPAS DOS CAMINHÕES-PIPA OU TRATORES-PIPA QUE SERÃO CREDENCIADOS PARA A PRESTAÇÃO DE SERVIÇOS DE COLETA, TRANSPORTE E DISTRIBUIÇÃO DE ÁGUA POTÁVEL NO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15743</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15743/plo-146.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15743/plo-146.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA REDE ESTADUAL DE REABILITAÇÃO DANIELLE DIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15744</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15744/plo-147.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15744/plo-147.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE SESSÃO DE CINEMA ADAPTADA A CRIANÇAS E ADOLESCENTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E SUAS FAMÍLIAS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15745</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15745/plo-148.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15745/plo-148.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO ESPECIALIZADO PARA PESSOAS COM TRANSTORNO DO DÉFICIT DE ATENÇÃO E HIPERATIVIDADE (TDAH) E DISLEXIA NOS CONCURSOS PÚBLICOS E VESTIBULARES REALIZADOS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15746</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15746/plo-149.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15746/plo-149.pdf</t>
   </si>
   <si>
     <t>CRIA DIRETRIZES PARA A INSTITUIÇÃO DO PLANO DE ATENÇÃO EDUCACIONAL ESPECIALIZADO - PAE PARA ALUNOS IDENTIFICADOS COM TRANSTORNOS ESPECÍFICOS  DE APRENDIZAGEM (DISLEXIA, DISLAIA, DISGRAFIA E DISCALCULIA) NAS INSTITUIÇÕES DE ENSINO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15747</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15747/plo-150.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15747/plo-150.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A SEMANA ESTADUAL DE ATENÇÃO, CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE A INTIMIDAÇÃO SISTEMÁTICA (BULLYING) DE AÇÃO INTERDISCIPLINAR COMUNITÁRIA , NAS ESCOLAS PÚBLICAS E PRIVADAS DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15765</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15765/plo-151.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15765/plo-151.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A A CAMPANHA DE COMBATE AOS GOLPES FINANCEIROS PRATICADOS CONTRA IDOSOS.</t>
   </si>
   <si>
     <t>15766</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15766/plo-152.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15766/plo-152.pdf</t>
   </si>
   <si>
     <t>DETERMINA MEDIDAS PREVENTIVAS A SEREM ADOTADAS PELAS INSTITUIÇÕES DE ACOLHIMENTO E PERMANÊNCIA DE IDOSOS, CASA DE REPOUSO, ASILOS E CONGÊNERES NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15767</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15767/plo-153.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15767/plo-153.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE COLETA, REAPROVEITAMENTO E DESTINAÇÃO DE RESÍDUOS PROVENIENTES DE VEGETAIS, FRUTAS E LEGUMES MANIPULADOS EM SUPERMERCADOS, HORTIFRÚTIS, QUITANDAS E FEIRAS NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15768</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15768/plo-154.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15768/plo-154.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO DO PIAUÍ, A CAMPANHA PERMANENTE GRAVIDEZ SAUDÁVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15769</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15769/plo-155.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15769/plo-155.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEICULAÇÃO DE INFORMAÇÕES EM BRAILLE NOS TERMINAIS RODOVIÁRIOS DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15770</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15770/plo-156.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15770/plo-156.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA  A ASSOCIAÇÃO BRASILEIRA DE ENFERMAGEM - ABEN.</t>
   </si>
   <si>
     <t>15771</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15771/plo-157.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15771/plo-157.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À ATIVIDADE FÍSICA NA TERCEIRA IDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15772</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15772/plo-158.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15772/plo-158.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DO PIAUÍ A SEMANA ESTADUAL DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15777</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15777/combinepdf_2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15777/combinepdf_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO  DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO DOS COORDENADORES DE ESCOLINHAS DE FUTEBOL AMADOR DE TERESINA - ACEFAT.</t>
   </si>
   <si>
     <t>15786</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15786/plo-160.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15786/plo-160.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO CULTURAL UNIARTES, LOCALIZADA EM UNIÃO (PI), NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15802</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Jove Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15802/plo-161.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15802/plo-161.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE SHOPPING DAS CONFECÇÕES ANTÔNIO BEZERRA DE MELO, O SHOPPING DAS CONFECÇÕES NO MUNICÍPIO DE PIRIPIRI-PI.</t>
   </si>
   <si>
     <t>15803</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15803/plo-162.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15803/plo-162.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RODOVIA ANTÔNIO DE MELO BRITTO A RODOVIA PI-258 QUE LIGA OS MUNICÍPIOS DE DOMINGOS MOURÃO E PIRIPIRI.</t>
   </si>
   <si>
     <t>15804</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15804/plo-163.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15804/plo-163.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DO PIAUÍ A PROCISSÃO DE NOSSA SENHORA DOS REMÉDIOS NO MUNICÍPIO DE PIRIPIRI-PI</t>
   </si>
   <si>
     <t>15805</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15805/plo-164.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15805/plo-164.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE CELULARES, TABLETS E NOTEBOOKS APRENDIDOS PELAS FORÇAS DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ A ALUNOS DA REDE PÚBLICA DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15808</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15808/plo-165.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15808/plo-165.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 7.343 DE 23 DE JANEIRO DE 2020, PARA PRORROGAR ATÉ 31 DE DEZEMBRO DE 2020, O PRAZO DE ADESÃO AO PROGRAMA DE RECUPERAÇÃO DE CRÉDITO TRIBUTÁRIO DE RECEITAS DO PODER JUDICIÁRIO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15815</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15815/plo-166.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15815/plo-166.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO DE TAXA DE MATRÍCULA PELAS INSTITUIÇÕES DE ENSINO SUPERIOR PRIVADAS.</t>
   </si>
   <si>
     <t>15816</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15816/plo-167.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15816/plo-167.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 7.401 DE 09 DE SETEMBRO DE 2020, QUE DISPÕE SOBRE A CLASSIFICAÇÃO DA VISÃO MONOCULAR COMO DEFICIÊNCIA VISUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15817</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15817/plo-168.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15817/plo-168.pdf</t>
   </si>
   <si>
     <t>15831</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Piauí</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15831/plo-169.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15831/plo-169.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO ANEXO I, TABELAS I E II DA LEI N° 7.222 DE 05 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>15832</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15832/plo-170.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15832/plo-170.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE INCENTIVO DE APOSENTADORIA INCENTIVADA PAI, DOS SERVIDORES DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ - TCE/PI.</t>
   </si>
   <si>
     <t>15839</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15839/plo-171.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15839/plo-171.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 5.791, DE 19 DE AGOSTO DE 2008, QUE DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE COTAS SOCIAIS PARA INGRESSO DE ESTUDANTES ORIUNDOS DE ESCOLAS PÚBLICAS NAS INSTITUIÇÕES PÚBLICAS DE ENSINO SUPERIOR DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15840</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15840/plo-172.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15840/plo-172.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CORPO MUSICAL  DA POLÍCIA MILITAR DO ESTADO DO PIAUÍ. ALTERA DISPOSITIVOS  DA 3.529 DE 20 DE OUTUBRO  E 1977, DA LEI N° 6.792 DE 19 DE ABRIL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15841</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15841/plo-173.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15841/plo-173.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ASSISTÊNCIA HUMANIZADA, ANTIRRACISTA E NÃO TRANSFÓBICA; ESTABELECE MEDIDAS SOBRE O DIREITO A TER UMA DOULA DURANTE O PARTO, NOS PERÍODOS DE PRÉ-PARTO, PÓS PARTO E EM SITUAÇÃO DE ABORTAMENTO; GARANTIA DO DIREITO DE SE MANIFESTAR ATRAVÉS DO SEU PLANO INDIVIDUAL DE PARTO DURANTE O PERÍODO DE GESTAÇÃO E PARTO; INSTITUI MECANISMOS PARA COIBIR A VIOLÊNCIA OBSTÉTRICA NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15842</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15842/plo-174.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15842/plo-174.pdf</t>
   </si>
   <si>
     <t>INSTITUIU O PROGRAMA DE PROMOÇÃO DA SAÚDE ÚNICA, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15843</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15843/plo-175.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15843/plo-175.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR, NO ÂMBITO DO ESTADO DO PIAUÍ, UM PROGRAMA DE CAPACITAÇÃO NAS UNIDADES DE SAÚDE, UM PROTOCOLO DE ATENDIMENTO E UMA REDE INTEGRADA PARA FAZER O ACOLHIMENTO DE MULHERES VÍTIMAS DE VIOLÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15844</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15844/plo-176.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15844/plo-176.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE OS DEPÓSITOS DE PNEUS NOVOS E USADOS, FERRO-VELHOS E AFINS, UTILIZAREM SISTEMA DE COBERTURA PARA EVITAR O ACÚMULO DE ÁGUA, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15845</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15845/plo-177.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15845/plo-177.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DO PIAUÍ A SEMANA ESTADUAL DO RÁDIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15846</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15846/plo-178.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15846/plo-178.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A PRESTAÇÃO DE SOCORRO A ANIMAIS ATROPELADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15847</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15847/plo-179.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15847/plo-179.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESTADUAL DE EQUOTERAPIA, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>15848</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15848/plo-180.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15848/plo-180.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DO PIAUÍ A FESTA DA MÃE DE DEUS E A INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTRADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15859</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15859/plo-181.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15859/plo-181.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES PARA PRODUÇÃO E DESENVOLVIMENTO DO ASSENTAMENTO NOVA TERRA - PRODENT,NO MUNICÍPIO DE PEDRO II, ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15860</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15860/plo-182.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15860/plo-182.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO DE ALUGUEL MARIA DA PENHA A MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA NO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15861</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15861/plo-183.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15861/plo-183.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DO PIAUÍ A CAMINHADA DA FRATERNIDADE E A INCLUI NO CALENDÁRIO OFICIAL E EVENTOS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15863</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15863/plo-184.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15863/plo-184.pdf</t>
   </si>
   <si>
     <t>FICA RECONHECIDA A ESSENCIALIDADE DAS ATIVIDADES RELIGIOSAS  REALIZADAS OS TEMPLOS E FORA DELES, EM QUALQUER TEMPO, NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15865</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15865/plo-185.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15865/plo-185.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE PREVENÇÃO AO ACIDENTE VASCULAR CEREBRAL - AVC, NO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15866</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15866/plo-186.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15866/plo-186.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE TRANSPORTE DE MERCADORIAS, BEM COMO A REPOSIÇÃO NAS GÔNDOLAS, REMANEJAMENTOS E CARGAS E DESCARGAS INTERNAS EM HIPERMERCADOS E SUPERMERCADOS VAREJISTAS E ATACADISTAS, SOBRETUDO POR MEIO DE MÁQUINAS EMPILHADEIRAS, DURANTE O HORÁRIO DE EXPEDIENTE, NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15867</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15867/plo-187.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15867/plo-187.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO PRÉVIA DE TESTE DE GLICEMIA CAPILAR  NOS PACIENTES EM ATENDIMENTO EMERGENCIAL NAS UNIDADE/ESTABELECIMENTOS DE SAÚDE DAS REDES PÚBLICAS E PRIVADA CONVENIADA COM O SUS, NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15868</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15868/plo-188.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15868/plo-188.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO PARA BLOQUEIO DE RECEBIMENTO DE LIGAÇÕES DE TELEMARKETING, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15869</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15869/plo-189.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15869/plo-189.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 39  DA LEI N° 5.712, DE 18 DE DEZEMBRO DE 2007, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15883</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15883/plo-190.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15883/plo-190.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL MARIA BONITA.</t>
   </si>
   <si>
     <t>15884</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15884/plo-191.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15884/plo-191.pdf</t>
   </si>
   <si>
     <t>DISPÕE / REGULAMENTA SOBRE A PERMANÊNCIA DO PROFISSIONAL FISIOTERAPEUTA NAS MATERNIDADES PÚBLICAS E PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15885</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15885/plo-192.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15885/plo-192.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 15 E 16 DA LEI N° 5.178 DE 27 DE DEZEMBRO DE 2000, QUE DISPÕE SOBRE A POLÍTICA FLORESTAL DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15886</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15886/plo-193.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15886/plo-193.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE DE CRISPIM PEREIRA DE ARAÚJO, A PI-394 QUE LIGA A SEDE DO MUNICÍPIO DE COLÔNIA DO GURGUEIA, AO POVOADO COLÔNIA DA ALIANÇA.</t>
   </si>
   <si>
     <t>15887</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15887/plo-194.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15887/plo-194.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO PADRE PIO, DO MUNICÍPIO DE TERESINA.</t>
   </si>
   <si>
     <t>15903</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15903/plo-195.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15903/plo-195.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE PARA VACINAÇÃO CONTRA A COVID-19 DAS PESSOAS COM DEFICIÊNCIAS NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15922</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15922/plo-196.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15922/plo-196.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO SOCIAL DE FORMAÇÃO, QUALIFICAÇÃO E HABITAÇÃO PROFISSIONAL DE CONDUTORES DE VEÍCULOS AUTOMOTORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15923</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15923/plo-197.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15923/plo-197.pdf</t>
   </si>
   <si>
     <t>ESTABELECE COMO ESSENCIAIS NO ESTADO DO PIAUÍ, AS ATIVIDADES EDUCACIONAIS, AINDA QUE EM SITUAÇÃO DE EMERGÊNCIA OU CALAMIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15942</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15942/plo-198.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15942/plo-198.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO CICLISTA NO ÂMBITO DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15359</t>
   </si>
   <si>
     <t>PLOG</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Governo</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15359/plog-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15359/plog-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS TRABALHADORES EM EDUCAÇÃO BÁSICA OCUPANTES DE CARGOS EFETIVOS DO ESTADO DO PIAUÍ, DEFINE O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15418</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15418/plog-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15418/plog-02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO MENSAL DE AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS TITULARES DE CARGOS EFETIVOS OU EM COMISSÃO, DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO ESTADUAL, DE SUAS AUTARQUIAS E FUNDAÇÕES DE DIREITO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15506</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15506/plog-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15506/plog-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER CESSÃO DE USO DE IMÓVEL PERTENCENTE AO PATRIMÔNIO IMOBILIÁRIO DO ESTADO DO PIAUÍ, SITUADO NA RUA TORQUATO NETO, N°2402A-1, BAIRRO SÃO CRISTÓVÃO, PELO PRAZO DE 10 (DEZ) ANOS, PARA INSTITUTO PREÇA - PROJETANDO O RESGATE DA CIDADANIA DE CRIANÇAS E ADOLESCENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15510</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15510/msg09-plog04_-_gov.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15510/msg09-plog04_-_gov.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SISTEMA UNIVERSIDADE ABERTA DO BRASIL - UAB NO ÂMBITO DO ESTADO DO PIAUÍ, VOLTADO À OFERTA DE CURSOS E PROGRAMAS E MODALIDADE A DISTÂNCIA, MEDIANTE A CRIAÇÃO E MANUTENÇÃO DE POLOS DE APOIO PRESENCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15511</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15511/msg10-_plog05_-_gov.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15511/msg10-_plog05_-_gov.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ALÍQUOTA  DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL  E COMUNICAÇÃO -ICMS NAS OPERAÇÕES COM OS PRODUTOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>15533</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15533/plog_no_06-20_msg_no_11-20_cessao_de_uso_emgerpi.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15533/plog_no_06-20_msg_no_11-20_cessao_de_uso_emgerpi.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER CESSÃO DE USO, A TÍTULO GRATUITO, DE IMÓVEL PERTENCENTE AO PATRIMÔNIO DA EMPRESA DE GESTÃO DE RECURSOS DO ESTADO DO PIAUÍ - EMGERPI - AO MUNICÍPIO DE JOSÉ DE FREITAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15525</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15525/plog_no_07_mens._no_14_-_op._cred._bb_sa_1_bi_reias.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15525/plog_no_07_mens._no_14_-_op._cred._bb_sa_1_bi_reias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A, COM GARANTIA DA UNIÃO, ATÉ O VALOR DE R$ 1.000.000.000,00 (UM BILHÃO DE REAIS), DESTINADOS À VIABILIZAÇÃO DE INVESTIMENTO NAS ÁREA S DE SAÚDE, SEGURANÇA E INFRAESTRUTURA BÁSICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15526</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15526/plog_no_08_mens._no_15_-_op._cred._brb_83_mi_reais.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15526/plog_no_08_mens._no_15_-_op._cred._brb_83_mi_reais.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CREDITO JUNTO AO BANCO DE  BRASILIA - BRB, NO VALOR DE 83.000.000,00(OITENTA E TRÊS MILHÕES DE REAIS), DESTINADO A RESTAURAÇÃO E CONSERVAÇÃO DAS RODOVIAS PIAUIENSES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15527</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15527/plog_no_09_-mens._no_16_-_op._cred._bird_100_m_aot9sSV.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15527/plog_no_09_-mens._no_16_-_op._cred._bird_100_m_aot9sSV.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER ADITIVO DE VALOR DA OPERAÇÃO DE CRÉDITO JUNTO AO BANCO INTERNACIONAL PARA RECONSTRUÇÃO E DESENVOLVIMENTO (BIRD),PARA FINANCIAMENTO  DO PROJETO PIAUÍ: PILARES DE CRESCIMENTO E INCLUSÃO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15534</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15534/plog_no_10-20_-_msg_no_17-20_-_fida.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15534/plog_no_10-20_-_msg_no_17-20_-_fida.pdf</t>
   </si>
   <si>
     <t>ALTERA A EMENTA E O CAPUT DO ART. 1° DA LEI N° 7.259, DE 03 DE OUTUBRO DE 2019, PARA RETIFICAR O VALOR DA OPERAÇÃO DE CRÉDITO JUNTO AO FUNDO INTERNACIONAL PARA O DESENVOLVIMENTO AGRÍCOLA - FIDA.</t>
   </si>
   <si>
     <t>15535</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15535/plog_no_11-20_msg_no_18-20_de_07_de_abril_de_2_cH2UwYK.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15535/plog_no_11-20_msg_no_18-20_de_07_de_abril_de_2_cH2UwYK.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO  DO TRABALHO DO ESTADO DO PIAUÍ - FET/PI E O CONSELHO ESTADUAL DO TRABALHO, EMPREGO E RENDA -CETER PARA A ELABORAÇÃO E A EXECUÇÃO DA POLÍTICA ESTADUAL DE TRABALHO, EMPREGO E RENDA NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15647</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15647/mensagem-20.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15647/mensagem-20.pdf</t>
   </si>
   <si>
     <t>ESTABELECE  A DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO  DE 2021.</t>
   </si>
   <si>
     <t>15558</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15558/plog_no_14-20_msg_no_21-20_-_antecipacao_feria_uuN509Y.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15558/plog_no_14-20_msg_no_21-20_-_antecipacao_feria_uuN509Y.pdf</t>
   </si>
   <si>
     <t>ANTECIPA PARA 15 DE MAIO DO ANO EM CURSO, O FERIADO ALUSIVO AO DIA DO PIAUÍ, COMEMORADO ANUALMENTE NO DIA 19 DE OUTUBRO POR FORÇA DA LEI N° 176, DE 30 DE AGOSTO DE 1937, EM RAZÃO DA GRAVE CRISE SANITÁRIA PROVOCADA PELA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>15603</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15603/mensagem_24_e_projeto_de_lei_no_15.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15603/mensagem_24_e_projeto_de_lei_no_15.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°7.376, DE 11 DE MAIO DE 2020, PARA INCLUIR QUE OS RECURSOS DECORRENTES  DA OPERAÇÃO DE CRÉDITO AUTORIZADA JUNTO AO BANCO DE BRASÍLIA - BRB, SERÃO APLICADOS EM AÇÕES REFERENTES Á CONSTRUÇÃO DE RODOVIAS PIAUIENSES.</t>
   </si>
   <si>
     <t>15608</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15608/msg_no_25-2020_-_plog_no_17-2020_-_contratacao_a1q0FGX.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15608/msg_no_25-2020_-_plog_no_17-2020_-_contratacao_a1q0FGX.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 5.309 DE 17 DE JULHO DE 2003, QUE DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO NO SERVIÇO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NA ADMINISTRAÇÃO ESTADUAL DIRETA, NAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS, SOB O REGIME DE DIREITO ADMINISTRATIVO, NOS TERMOS DO ARTIGO 37, INCISO IX, DA CONSTITUIÇÃO FEDERAL E A LEI N° 7.037 DE 20 DE SETEMBRO DE 2017, QUE DISPÕE SOBRE A INCLUSÃO  DE PROVAS DE REDAÇÃO EM CONCURSOS PÚBLICOS REALIZADOS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15609</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15609/msg_no_26-2020_-_plog_no_17-20_-_icms_-_itcmd.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15609/msg_no_26-2020_-_plog_no_17-20_-_icms_-_itcmd.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO TRIBUTÁRIO RELACIONADO AO IMPOSTO SOBRE TRANSMISSÃO CAUSA MORTIS E DOAÇÃO -ITCMD, DISPÕE SOBRE A REMISSÃO DOS CRÉDITOS TRIBUTÁRIOS RELATIVOS AO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO -ICMS, ALTERA DISPOSITIVOS DA LEIS N° 4.257, DE 06 DE JANEIRO DE 1989, N°7.231, DE 11 DE JULHO DE 2019, N° 4.254, DE 27 DE DEZEMBRO DE 1988, N° 4.542, DE 28 DE DEZEMBRO DE 1992, N° 5.906, DE 29 DE OUTUBRO DE 2009, DISCIPLINA A CONCESSÃO DE ABONO  DE PERMANÊNCIA AOS SERVIDORES PÚBLICOS E MILITARES ESTADUAIS NO ÂMBITO DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15650</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15650/mensagem-27.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15650/mensagem-27.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITO TRIBUTÁRIO RELACIONADO AO IMPOSTO SOBRE TRANSMISSÃO CAUSA MORTIS E DOAÇÃO - ITCMD, DISPÕE SOBRE A REMISSÃO DE CRÉDITOS TRIBUTÁRIOS RELATIVOS AO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERMUNICIPAL E INTERESTADUAL E DE COMUNICAÇÃO - ICMS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15740</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15740/msg_no_28-2020_-_plog_no_19-20_-_got_-_agentes_socioeducativos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15740/msg_no_28-2020_-_plog_no_19-20_-_got_-_agentes_socioeducativos.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CARGO CONSTANTE NO ITEM II - I, DO GRUPO  OCUPACIONAL TÉCNICO - GOT, DO ANEXO ÚNICO DA LEI COMPLEMENTAR N° 53, DE 23 DE SETEMBRO DE 2005, QUE DISPÕE SOBRE A CRIAÇÃO DO QUADRO  DE PESSOAL EFETIVO DA SECRETARIA DE ASSISTÊNCIA SOCIAL E CIDADANIA - SASC.</t>
   </si>
   <si>
     <t>15658</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15658/plog-20.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15658/plog-20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE INCENTIVO À INOVAÇÃO E À PESQUISA  CIENTÍFICA E TECNOLÓGICA NO AMBIENTE PRODUTIVO, COM VISTAS À CAPACITAÇÃO  E AO ALCANCE DA AUTONOMIA TECNOLÓGICA  E AO DESENVOLVIMENTO INDUSTRIAL DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15779</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15779/plog-22.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15779/plog-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CESSÃO DE USO DE IMÓVEL PERTENCENTE AO PATRIMÔNIO IMOBILIÁRIO DO ESTADO DO PIAUÍ, PELO PRAZO DE 20 (VINTE) ANOS, A UNIVERSIDADE FEDERAL DO PIAUÍ - UFPI, E DÁ OURAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15780</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15780/plog-23.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15780/plog-23.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 7.241 DE 31 DE JULHO DE 2019, PARA OUTORGAR A CONCESSÃO DE USO PRECEDIDA DE OBRA PÚBLICA DOS IMÓVEIS QUE ESPECIFICA, PERTENCENTES AO PATRIMÔNIO IMOBILIÁRIO DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15781</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15781/plog-24.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15781/plog-24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CESSÃO DE USO DE IMÓVEL PERTENCENTE AO PATRIMÔNIO IMOBILIÁRIO DO ESTADO DO PIAUÍ, PELO PRAZO DE 10 (DEZ) ANOS, AOS MUNICÍPIOS DE JAICÓS - PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15813</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15813/plog-25.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15813/plog-25.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>15818</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15818/plog-26.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15818/plog-26.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N°7.384, DE 17 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>15824</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15824/plog-27.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15824/plog-27.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS TRIBUTÁRIOS E SUSPENDE O PRAZO PREVISTO NO ART.25, I, DA LEI N° 4.261 DE 01 DE FEVEREIRO DE 1989, QUE DISCIPLINA O IMPOSTO SOBRE TRANSMISSÃO “CAUSA-MORTIS” E DOAÇÃO DE QUAISQUER BENS OU DIREITOS, PREVISTOS NA ALÍNEA "A", DO INCISO I, DO ARTIGO 155, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>15825</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15825/plog-28.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15825/plog-28.pdf</t>
   </si>
   <si>
     <t>CRIA O ICMS EDUCAÇÃO E ALTERA A LEI  N° 5.001, DE 14 DE JANEIRO DE 1998,QUE DISPÕE SOBRE MECANISMOS DE DISTRIBUIÇÃO DO ICMS ÀS PREFEITURAS MUNICIPAIS SEGUNDO OS MANDAMENTOS CONSTITUCIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15826</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15826/plog-29.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15826/plog-29.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE VEÍCULOS REGISTRADOS E LICENCIAMENTOS NESTE ESTADO POR CONDUTOR DE AUTOMÓVEIS QUE PRESTE SERVIÇO DE TRANSPORTE POR APLICATIVOS E A EMPRESA LOCADORA DE VEÍCULO AUTOMOTOR, ALTERA A LEI N°4.548, DE 29 DE DEZEMBRO DE 1992, QUE DISPÕE SOBRE O IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA, ALTERA A LEI N°4.257, DE 06. DE JANEIRO DE 1989, QUE DISCIPLINA A COBRANÇA DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIA E PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS E DISPÕE SOBRE O CANCELAMENTO DE RESTOS A PAGAR DOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO PODER EXECUTIVO ESTADUAL.</t>
   </si>
   <si>
     <t>15827</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15827/plog-30.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15827/plog-30.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE DEFESA DOS CONTRIBUINTES DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15828</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15828/plog-31.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15828/plog-31.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 5.309 DE 17 DE JULHO DE 2003,QUE  DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO NO SERVIÇO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NA ADMINISTRAÇÃO ESTADUAL DIRETA, NAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS, SOB O REGIME DE DIREITO ADMINISTRATIVO, NOS TERMOS DO ART. 37, INCISO IX, DA CONSTITUIÇÃO FEDERAL E A LEI N° 7.037, DE 20 DE SETEMBRO DE 2017, QUE DISPÕE SOBRE A INCLUSÃO DA PROVA DE REDAÇÃO NOS CONCURSOS PÚBLICOS REALIZADOS NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15829</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15829/plog-32.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15829/plog-32.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO DO PIAUÍ, O PROGRAMA CONTRIBUINTE LEGAL, PROGRAMA DE CONFORMIDADE TRIBUTÁRIA COM O OBJETIVO DE ESTIMULAR OS CONTRIBUINTES DOS IMPOSTOS ESTADUAIS À REGULARIDADE TRIBUTÁRIA</t>
   </si>
   <si>
     <t>15830</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15830/plog-33.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15830/plog-33.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 3.808, DE 16 DE JULHO DE 1981, QUE DISPÕE SOBRE O ESTATUTO DOS POLICIAIS MILITARES DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15850</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15850/plog-34.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15850/plog-34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE AUTONOMIA, COOPERAÇÃO DA UNIDADE ESCOLAR DA REDE ESTADUAL DE ENSINO DO PIAUÍ _x000D_
  - PACTUE - AUTORIZA A REALIZAÇÃO DE REPASSES FINANCEIROS DO PACTUE, COM CARÁTER EXCEPCIONAL E SUPLEMENTAR, EM SITUAÇÕES DE EMERGÊNCIA OU CALAMIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15864</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15864/plog-35.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15864/plog-35.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 5.706, DE 18 DE DEZEMBRO DE 2007, QUE INSTITUI O FUNDO DE INFORMÁTICA DO ESTADO DO PIAUÍ –FIPI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15880</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15880/plog-36.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15880/plog-36.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PREVISTO NO § 5° DO ART. DA LEI N° 6.764, DE 14 DE JANEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15881</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15881/plog-37.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15881/plog-37.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICOS DO INSTITUTO DE ASSISTÊNCIAS TÉCNICA E EXTENSÃO RURAL DO ESTADO DO PIAUÍ - EMATER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15882</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15882/plog-38.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15882/plog-38.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO DE INOVAÇÃO E DESENVOLVIMENTO ECONÔMICO DO ESTADO DO PIAUÍ - FIDEPI, ALTERA A LEI N° 6.022 DE 18 DE OUTUBRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15937</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15937/plog-39.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15937/plog-39.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA UNIVERSIDADE ABERTA DO PIAUÍ-UAPI -  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15938</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15938/plog-40.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15938/plog-40.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA  PIAUIENSE DE ALFABETIZAÇÃO NA IDADE CERTA, PROGRAMA DE COOPERAÇÃO TÉCNICA E INCENTIVO PARA A MELHORIA DOS INDICADORES DE APRENDIZAGEM DOS MUNICÍPIOS PIAUIENSE, E O PRÊMIO ALFA-10 PARA AS ESCOLAS VINCULADAS AO PROGRAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15939</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15939/plog-41.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15939/plog-41.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS N°4.257, DE 06 DE JANEIRO DE 1989, QUE DISCIPLINA A COBRANÇA DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIA E PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS, N° 7.157, DE 04 DE DEZEMBRO DE 2018; RATIFICA O DISPOSTO NO DECRETO ESTADUAL N°18061, DE 21 DE DEZEMBRO DE 2018, E DISPÕE SOBRE A REMISSÃO E ANISTIA DOS CRÉDITOS DECORRENTES DA APLICAÇÃO DO BENEFÍCIO AUTORIZADO PELO INCISO IV DO CAPUT E PELOS § 4°,5° E 6°, TODOS DO ART. 1.388, DO DECRETO N°13.500, DE 23 DE DEZEMBRO DE 2008.</t>
   </si>
   <si>
     <t>15659</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15659/plog-42-mg31.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15659/plog-42-mg31.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  N° 4.709, DE 17 DE JUNHO DE 1994, QUE INSTITUI O HINO E A BANDEIRA DA POLÍCIA CIVIL DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15348</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15348/pre-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15348/pre-01.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA DA MULHER NO ÂMBITO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15417</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15417/pre-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15417/pre-02.pdf</t>
   </si>
   <si>
     <t>CONCEDE  AUTORIZAÇÃO AO GOVERNADOR DO ESTADO,  JOSÉ WELLINGTON BARROSO DE ARAÚJO DIAS, PARA AUSENTAR-SE DO PAÍS NO PERÍODO DE 29 DE FEVEREIRO A 06 DE MARÇO DE 2020, COM DESTINO À MADRI, EM MISSÃO GOVERNADORES DO NORDESTE - 2020.</t>
   </si>
   <si>
     <t>15429</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15429/pre-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15429/pre-03.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FRENTE PARLAMENTAR EM DEFESA DA SAÚDE E EDUCAÇÃO NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15504</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15504/pre-04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15504/pre-04.pdf</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR EM DEFESA DAS MICRO E PEQUENAS EMPRESAS DO ESTADO DO PIAUÍ</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15656/pre-05.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15656/pre-05.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FRENTE PARLAMENTAR EM DEFESA DOS RECURSOS HÍDRICOS NO ÂMBITO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15657</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15657/pre-06.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15657/pre-06.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 7° DA RESOLUÇÃO N° 502, DE 16 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>15664</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15664/pre-07.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15664/pre-07.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE IDEIAS LEGISLATIVAS NO ÂMBITO DO DA ASSEMBLEIA LEGISLATIVA  DO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15748</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15748/pre-08.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15748/pre-08.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FRENTE PARLAMENTAR EM DEFESA DA ADVOCACIA PIAUIENSE.</t>
   </si>
   <si>
     <t>15888</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15888/pre-09.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15888/pre-09.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.69 DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO PIAUÍ.</t>
   </si>
   <si>
     <t>15849</t>
   </si>
   <si>
     <t>PECG</t>
   </si>
   <si>
     <t>Proposta de Emenda Constitucional do Governo</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15849/pec-governo-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15849/pec-governo-01.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART.38-A AO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS DA CONSTITUIÇÃO DO ESTADO DO PIAUÍ, PARA CRIAR O CONSELHO DE GOVERNANÇA FISCAL DO ESTADO.</t>
   </si>
   <si>
     <t>15347</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Proposta de Emenda a Constituição</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15347/pec-01.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15347/pec-01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.14, 61, 156, 158 E 160 E ACRESCENTA O CAPÍTULO II-A, NO TÍTULO V, COM OS ARTS. 159-A E 160-B PARA CRIAR A POLÍCIA PENAL DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15773</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15773/pec-02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15773/pec-02.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 4°, DO ART. 78, DA CONSTITUIÇÃO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15905</t>
   </si>
   <si>
     <t>Henrique Pires, João Mádison, Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15905/pec-03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15905/pec-03.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTIGOS 178 E 179, REVOGA O ARTIGO 179-A, TODOS DA CONSTITUIÇÃO DO ESTADO DO PIAUÍ, PARA TORNAR OBRIGATÓRIA A EXECUÇÃO DA PROGRAMAÇÃO ORÇAMENTÁRIA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>15727</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15727/req-teresa-psicologo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15727/req-teresa-psicologo.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO CONSELHO FEDERAL DE PSICOLOGIA (CFP) E PARA O CONSELHO REGIONAL DE PSICOLOGIA(CRP-21°-PI), PELO DIA DO PSICÓLOGO.</t>
   </si>
   <si>
     <t>15302</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15302/req-teresa-ultrassonografia-leonidas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15302/req-teresa-ultrassonografia-leonidas.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE – SESAPI, A CLIMATIZAÇÃO DA SALA DE ULTRASSONOGRAFIA PARA  O HOSPITAL REGIONAL LEÔNIDAS MELO, NO MUNICÍPIO DE BARRAS-PI.</t>
   </si>
   <si>
     <t>15303</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15303/req-teresa-processadora-leonidas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15303/req-teresa-processadora-leonidas.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE – SESAPI, UM PROCESSADORA DE RAIO X  PARA O HOSPITAL REGIONAL LEÔNIDAS MELO, NO MUNICÍPIO DE BARRAS-PI.</t>
   </si>
   <si>
     <t>15304</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15304/req-teresa-esteralizacao-dirceu.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15304/req-teresa-esteralizacao-dirceu.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, A INSTALAÇÃO DE SETOR DE ESTERILIZAÇÃO PARA O HOSPITAL ESTADUAL SENADOR DIRCEU ARCOVERDE.</t>
   </si>
   <si>
     <t>15305</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15305/req-teresa-dosimetro-leonidas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15305/req-teresa-dosimetro-leonidas.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO ESTADUAL DE SAÚDE – SESAPI, A AQUISIÇÃO DE DOSÍMETRO  PARA O HOSPITAL REGIONAL LEÔNIDAS MELO,NO MUNICÍPIO DE BARRAS-PI.</t>
   </si>
   <si>
     <t>15306</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15306/req-teresa-dosimetro-dirceu.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15306/req-teresa-dosimetro-dirceu.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, A AQUISIÇÃO DE DOSÍMETRO PARA SALA DE RAIO X, PARA O HOSPITAL ESTADUAL SENADOR DIRCEU ARCOVERDE.</t>
   </si>
   <si>
     <t>15307</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15307/req-severo-cartorio-ribeiro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15307/req-severo-cartorio-ribeiro.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ, - TRE, PROVIDÊNCIAS COM RELAÇÃO AO CARTÓRIO NO MUNICÍPIO DE RIBEIRO GONÇALVES-PI.</t>
   </si>
   <si>
     <t>15308</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15308/req-oliveira-ponto-net-cidadejardim.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15308/req-oliveira-ponto-net-cidadejardim.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR DA AGÊNCIA DE TECNOLOGIA  DA INFORMAÇÃO DO ESTADO, UM PONTO DE INTERNET PARA A PRAÇA PRINCIPAL DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>15309</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15309/req-oliveira-pav-ruas-socorro-.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15309/req-oliveira-pav-ruas-socorro-.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DAS CIDADES - SECID, A PAVIMENTAÇÃO  DAS RUAS DO BAIRRO SOCORRO E CIDADE JARDIM.</t>
   </si>
   <si>
     <t>15310</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15310/req-oliveira-pav-cajueiro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15310/req-oliveira-pav-cajueiro.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DAS CIDADES - SECID, A PAVIMENTAÇÃO DO BAIRRO CAJUEIRO, NO MUNICÍPIO DE SIGEFREDO PACHECO.</t>
   </si>
   <si>
     <t>15311</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15311/req-oliveira-iluminacao-antoniosales.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15311/req-oliveira-iluminacao-antoniosales.pdf</t>
   </si>
   <si>
     <t>REQUER Á EQUATORIAL, A ILUMINAÇÃO NO CONJUNTO ANTONIO DE SALES, NO MUNICÍPIO DE DOMINGOS MOURÃO.</t>
   </si>
   <si>
     <t>15312</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15312/req-oliveira-araras.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15312/req-oliveira-araras.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DAS CIDADES - SECID, O CALÇAMENTO PARA O ASSENTAMENTO ARARAS, NO MUNICÍPIO DE AMARANTE.</t>
   </si>
   <si>
     <t>15313</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15313/req-oliveira-academia-soinho.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15313/req-oliveira-academia-soinho.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, UMA ACADEMIA POPULAR PARA O POVOADO SOINHO, ZONA RURAL DE TERESINA.</t>
   </si>
   <si>
     <t>15314</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15314/req-oliveira-700.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15314/req-oliveira-700.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DAS CIDADES - SECID, 700 METROS DE CALÇAMENTO, NO ASSENTAMENTO SOSSEGO, ZONA RURAL DO MUNICÍPIO DE BARRAS.</t>
   </si>
   <si>
     <t>15315</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15315/req-franze-der-anecyr.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15315/req-franze-der-anecyr.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER,  QUE SEJA ATRIBUÍDA A PONTE POÇO DAS GASPAR EM LAGOA ALEGRE, O NOME DE ANECYR SÉRVULO NASCIMENTO.</t>
   </si>
   <si>
     <t>15316</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15316/req-gessi-carro-pipa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15316/req-gessi-carro-pipa.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DA DEFESA CIVIL, O ABASTECIMENTO DE ÁGUA POTÁVEL COM CARRO PIPAS, PARA A COMUNIDADE BAIXA DOS MORROS.</t>
   </si>
   <si>
     <t>15317</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15317/req-teresa-solene-campanha.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15317/req-teresa-solene-campanha.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE EM RECONHECIMENTO À IMPORTÂNCIA DA CAMPANHA DA FRATERNIDADE 2020.</t>
   </si>
   <si>
     <t>15318</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15318/req-teresa-solene-farmaceutico.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15318/req-teresa-solene-farmaceutico.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE  EM HOMENAGEM AO DIA DO FARMACÊUTICO.</t>
   </si>
   <si>
     <t>15319</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15319/req-teresa-solene-enfermagem.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15319/req-teresa-solene-enfermagem.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE EM COMEMORAÇÃO A SEMANA BRASILEIRA DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>15320</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15320/req-teresa-alcool-solene.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15320/req-teresa-alcool-solene.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE AO DIA DE ALERTA  AO USO EXCESSIVO DO USO DE ÁLCOOL NO MUNICÍPIO DE TERESINA E NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15321</t>
   </si>
   <si>
     <t>Teresa  Britto, Flora Izabel (Renunciou), Gustavo Neiva, Lucy Soares</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15321/req-teresa-solene-mulher.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15321/req-teresa-solene-mulher.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>15322</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15322/req-flora-defensor.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15322/req-flora-defensor.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO DEFENSOR PÚBLICO DO ESTADO DO PIAUÍ, ERISVALDO MARQUES DOS REIS, EM RECONHECIMENTO AOS SEUS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>15323</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15323/req-georgiano-pi-240.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15323/req-georgiano-pi-240.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A RECUPERAÇÃO DA RODOVIA ESTADUAL, PI-240.</t>
   </si>
   <si>
     <t>15349</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15349/req-teresa-louvor-jornal.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15349/req-teresa-louvor-jornal.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO JORNAL O DIA, PELO ANIVERSÁRIO DE 69 ANOS.</t>
   </si>
   <si>
     <t>15350</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15350/req-oliveira-pesar-igor-rafael.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15350/req-oliveira-pesar-igor-rafael.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE IGOR RAFAEL  VAZ SILVA.</t>
   </si>
   <si>
     <t>15351</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15351/req-oliveira-pesar-amorim.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15351/req-oliveira-pesar-amorim.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE FRANCISCO AMORIM.</t>
   </si>
   <si>
     <t>15356</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15356/req-teresa-pesar-juraci.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15356/req-teresa-pesar-juraci.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO DIRETOR FINANCEIRO DA CÂMARA MUNICIPAL D ETERESINA, SR. JURACI RAMOS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>15358</t>
   </si>
   <si>
     <t>Ziza Carvalho, João Mádison</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15358/req-ziza-joao-pesar-ubiracy.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15358/req-ziza-joao-pesar-ubiracy.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO JORNALISTA UBIRACY BEZERRA SABÓIA, AOS 46 ANOS.</t>
   </si>
   <si>
     <t>15362</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15362/req-teresa-asfalto-vilamaria.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15362/req-teresa-asfalto-vilamaria.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH,  A CONCLUSÃO DO ASFALTAMENTO DAS RUAS DO BAIRRO VILA MARIA I, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15363</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15363/req-teresa-vilamaria2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15363/req-teresa-vilamaria2.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A CONCLUSÃO DO ASFALTAMENTO DAS RUAS DO BAIRRO VILA MARIA II, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15364</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15364/req-teresa-semduh-belavista2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15364/req-teresa-semduh-belavista2.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A CONCLUSÃO DO ASFALTAMENTO DAS RUAS DO BAIRRO BELA VISTA I I, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15365</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15365/req-teresa-semduh-belavista1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15365/req-teresa-semduh-belavista1.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A CONCLUSÃO DO ASFALTAMENTO DAS RUAS DO BAIRRO BELA VISTA I, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15366</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15366/req-teresa-semduh-taquari.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15366/req-teresa-semduh-taquari.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A CONCLUSÃO DO ASFALTAMENTO DAS RUAS DO RESINDENCIAL TAQUARII, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15367</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15367/req-teresa-semduh-vila-rua20.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15367/req-teresa-semduh-vila-rua20.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A CONCLUSÃO DO ASFALTAMENTO DA RUA 20  DO BAIRRO VILA BANDEIRANTES, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15368</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15368/req-teresa-sduleste-passagem.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15368/req-teresa-sduleste-passagem.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA SDU-LESTE, A RECUPERAÇÃO DA PASSAGEM MOLHADA RUA TELMA IRAN LEAL, NO BAIRRO SATÉLITE, ZONA LESTE DE TERESINA</t>
   </si>
   <si>
     <t>15369</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15369/req-teresa-semduh-urano.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15369/req-teresa-semduh-urano.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO ASFÁLTICA DA RUA URANO,TRECHO DA RUA MARTE ATÉ A RUA TELMA IRÃ, NA ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15370</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15370/req-teresa-der-pi112.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15370/req-teresa-der-pi112.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DA PI-112.</t>
   </si>
   <si>
     <t>15371</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15371/req-teresa-poco-taboca.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15371/req-teresa-poco-taboca.pdf</t>
   </si>
   <si>
     <t>REQUER AO INSTITUTO DE ÁGUA E ESGOTOS DO PIAUÍ - IAEPI, A CONSTRUÇÃO DE UM POÇO TUBULAR PARA A LOCALIDADE TABOCA, MUNICÍPIO DE PAVUSSU-PI</t>
   </si>
   <si>
     <t>15372</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15372/req-teresa-ponte-itaueira.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15372/req-teresa-ponte-itaueira.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO ITAUEIRAS.</t>
   </si>
   <si>
     <t>15373</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15373/req-teresa-academia-nazaria.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15373/req-teresa-academia-nazaria.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SAÚDE DO ESTADO DO PIAUÍ, A INSTALAÇÃO DE ACADEMIA DE SAÚDE AO LADO DA IGREJA DE S. RAIMUNDO NONATO, EM NAZÁRIA-PI.</t>
   </si>
   <si>
     <t>15374</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15374/req-teresa-sdu-bela-academia.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15374/req-teresa-sdu-bela-academia.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE DESENVOLVIMENTO URBANO SUL-SDU-SUL, A CONSTRUÇÃO DE UMA ACADEMIA POPULAR NO LOTEAMENTO BELA VISTA I, E NO CONJUNTO PARQUE PIAUÍ, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15375</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15375/req-teresa-sdu-ruth.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15375/req-teresa-sdu-ruth.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA SDU-LESTE, A PAVIMENTAÇÃO DA RUA RUTH RENNER  BARBOSA GUIMARÃES.</t>
   </si>
   <si>
     <t>15376</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15376/req-teresa-strans-monsenhor.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15376/req-teresa-strans-monsenhor.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE MUNICIPAL DE TRANSPORTES E TRÂNSITO - STRANS, A SINALIZAÇÃO DE DIRECIONAMENTO DE MÃO ÚNICA PARA A RUA MONSENHOR LOPES E RUA MATO GROSSO.</t>
   </si>
   <si>
     <t>15377</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15377/req-teresa-ostensivo-satelite.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15377/req-teresa-ostensivo-satelite.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, O POLICIAMENTO OSTENSIVO PARA O BAIRRO SATÉLITE, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15378/req-teresa-sytans-torquato.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15378/req-teresa-sytans-torquato.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE MUNICIPAL DE TRANSPORTES E TRÂNSITO - STRANS, A SINALIZAÇÃO DE DIRECIONAMENTO DE MÃO ÚNICA PARA A RUA JOSÉ TORQUATO VIANA.</t>
   </si>
   <si>
     <t>15379</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15379/req-teresa-cmei.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15379/req-teresa-cmei.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA RUA 06, VIA DE ACESSO AO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI, SITUADA NO BAIRRO DIGNIDADE.</t>
   </si>
   <si>
     <t>15380</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15380/req-teresa-semduh-santaluzia.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15380/req-teresa-semduh-santaluzia.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA RUA SANTA LUZIA.</t>
   </si>
   <si>
     <t>15381</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15381/req-teresa-equatorial-matas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15381/req-teresa-equatorial-matas.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL DO PIAUÍ, AMPLIAÇÃO DA REDE DE DISTRIBUIÇÃO ENERGIA, PARA O POVOADO MATAS, NO MUNICÍPIO DE SANTA FILOMENA-PI.</t>
   </si>
   <si>
     <t>15382</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15382/req-teresa-der-formosa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15382/req-teresa-der-formosa.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGEM DO PIAUÍ - DER, A RECUPERAÇÃO DA ESTRADA QUE LIGA O MUNICÍPIO  DE PIRIPIRI AO POVOADO FORMOSA.</t>
   </si>
   <si>
     <t>15383</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15383/req-teresa-delgacia-barroduro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15383/req-teresa-delgacia-barroduro.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, A REFORMA DA DELEGACIA E  UMA VIATURA POLICIAL NOVA PARA O MUNICÍPIO DE BARRO DURO-PI.</t>
   </si>
   <si>
     <t>15384</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15384/req-teresa-reforco-santafilo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15384/req-teresa-reforco-santafilo.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, O REFORÇO DA SEGURANÇA NO MUNICÍPIO DE SANTA FILOMENA-PI.</t>
   </si>
   <si>
     <t>15385</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15385/req-teresa-ruapardal.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15385/req-teresa-ruapardal.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA AV. PARDAL, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15386</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15386/req-teresa-reforma-flores.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15386/req-teresa-reforma-flores.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A REFORMA DA ESCOLA ESTADUAL FLORIS MENDES DE JESUS, NO POVOADO FORMOSA.</t>
   </si>
   <si>
     <t>15387</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15387/req-teresa-iaepi-barrinhos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15387/req-teresa-iaepi-barrinhos.pdf</t>
   </si>
   <si>
     <t>REQUER AO INSTITUTO DE ÁGUA E ESGOTOS DO PIAUÍ - IAEPI, A AMPLIAÇÃO DA REDE DE DISTRIBUIÇÃO DE ÁGUA PARA ATENDER OS POVOADOS: BARRINHOS, SAPUCAIA, MARIA PAZ, PIÇARRA, AROEIRA, CARNAUBINHA.</t>
   </si>
   <si>
     <t>15388</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15388/req-teresa-louvor-ecc.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15388/req-teresa-louvor-ecc.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR PELA CELEBRAÇÃO DOS 50 DO ECC (ENCONTROS CASAIS COM CRISTO) DE ATUAÇÃO NO BRASIL E NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15389</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15389/req-teresa-solene-ecc.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15389/req-teresa-solene-ecc.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AOS 50 DO ECC (ENCONTROS CASAIS COM CRISTO) NO BRASIL .</t>
   </si>
   <si>
     <t>15390</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15390/req-francisco-solene-pt.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15390/req-francisco-solene-pt.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AOS 40 ANOS DE EXISTÊNCIA DO PARTIDO DOS TRABALHADORES NO BRASIL.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15391/req-drhelio-pi116.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15391/req-drhelio-pi116.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, O ROÇO DA ESTRADA PI-116.</t>
   </si>
   <si>
     <t>15392</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15392/req-franze-semduh-terra.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15392/req-franze-semduh-terra.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH,  A VISITA TÉCNICA NA COMUNIDADE TERRA PROMETIDA, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15393</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15393/req-cicero-aud-equatorial.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15393/req-cicero-aud-equatorial.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA COM O PRESIDENTE DA EQUATORIAL CEPISA, PARA DISCUTIR SOBRE A PÉSSIMA QUALIDADE DA ENERGIA ELÉTRICA</t>
   </si>
   <si>
     <t>15394</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15394/req-flora-louvor-ruimar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15394/req-flora-louvor-ruimar.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO ESCRITOR, HISTORIADOR, POETA PIAUIENSE RUIMAR BATISTA DA COSTA, PELA POSSE, COMO MEMBRO FUNDADOR  VITALÍCIO Á CADEIRA N° 15 DA ACADEMIA  DE LETRAS DE TERESINA (ALT).</t>
   </si>
   <si>
     <t>15395</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15395/req-flora-louvor-pt.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15395/req-flora-louvor-pt.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR EM COMEMORAÇÃO AOS 40 ANOS DE FUNDAÇÃO DO PARTIDO DOS TRABALHADORES.</t>
   </si>
   <si>
     <t>15396</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15396/req-flora-barragem-aud.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15396/req-flora-barragem-aud.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PERANTE À COMISSÃO DE DEFESA DO CONSUMIDOR, DO MEIO AMBIENTE E ACOMPANHAMENTO DOS FENÔMENOS DA NATUREZA, PARA DISCUTIR SOBRE A CONSTRUÇÃO DE UMA BARRAGEM DE FRONTEIRAS, NO MUNICÍPIO DE CRATEÚS, QUE VAI IMPACTAR DE FORMA NEGATIVA NO  ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15397</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15397/req-bsa-tj-tramitacao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15397/req-bsa-tj-tramitacao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO EGRÉGIO DO TRIBUNAL DE JUSTIÇA DO ESTADO DO PIAUÍ,PRIORIDADE NA TRAMITAÇÃO DO PROCESSO QUE TRATA SOBRE BENS APREENDIDOS NA OPERAÇÃO QUE CULMINOU A APREENSÃO DE 1 TONELADA DE DROGAS.</t>
   </si>
   <si>
     <t>15398</t>
   </si>
   <si>
     <t>Warton Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15398/req-warton-dnit-343.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15398/req-warton-dnit-343.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT,  A RECUPERAÇÃO DA BR-343, TRECHO ENTRE TERESINA/ALTOS.</t>
   </si>
   <si>
     <t>15399</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15399/req-evaldo-cepisa-campestre.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15399/req-evaldo-cepisa-campestre.pdf</t>
   </si>
   <si>
     <t>REQUER Á EQUATORIAL/CEPISA, A AMPLIAÇÃO DA TRANSMISSÃO DE ENERGIA NO POVOADO CAMPESTRE NORTE, NO MUNICÍPIO DE TERESINA.</t>
   </si>
   <si>
     <t>15400</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15400/req-elisangela-dnit-redutor.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15400/req-elisangela-dnit-redutor.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE, NA BR-343.</t>
   </si>
   <si>
     <t>15401</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15401/req-elisangela-sesapi-academia-monsenhor.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15401/req-elisangela-sesapi-academia-monsenhor.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SAÚDE DO ESTADO DO PIAUÍ, A INSTALAÇÃO DE ACADEMIA PÚBLICA NO MUNICÍPIO DE MONSENHOR GIL-PI.</t>
   </si>
   <si>
     <t>15402</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15402/req-elisangela-viatura-miguel.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15402/req-elisangela-viatura-miguel.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, UMA VIATURA POLICIAL NOVA PARA O MUNICÍPIO DE MIGUEL AVES-PI.</t>
   </si>
   <si>
     <t>15403</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15403/req-elisangela-der-pi113.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15403/req-elisangela-der-pi113.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGEM DO PIAUÍ - DER, A RECUPERAÇÃO DA PI-113.</t>
   </si>
   <si>
     <t>15404</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15404/req-elisangela-der-parque.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15404/req-elisangela-der-parque.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGEM DO PIAUÍ - DER, A RECUPERAÇÃO DA RODOVIA QUE DÁ ACESSO AO PARQUE ECOLÓGICO CACHOEIRA DO URUBU, NO MUNICÍPIO DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>15405</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15405/req-elisangela-seduc-crirla.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15405/req-elisangela-seduc-crirla.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A REFORMA DA UNIDADE ESCOLAR CIRILA MARIA DE JESUS, NO MUNICÍPIO DE SÃO FRANCISCO DE ASSIS-PI.</t>
   </si>
   <si>
     <t>15406</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15406/req-severo-tim-baixagrande.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15406/req-severo-tim-baixagrande.pdf</t>
   </si>
   <si>
     <t>REQUER AO REPRESENTANTE DA EMPRESA TIM CELULAR S.A NO PIAUÍ, A MELHORIA DO SINAL DA OPERADORA NO MUNICÍPIOS DE BAIXA GRANDE DO RIBEIRO-PI.</t>
   </si>
   <si>
     <t>15407</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15407/req-severo-dnit-drenagem.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15407/req-severo-dnit-drenagem.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT,  A CELERIDADE NAS OBRAS DE DRENAGEM  E PAVIMENTAÇÃO DAS VIAS LATERAIS DA BR-316.</t>
   </si>
   <si>
     <t>15408</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15408/req-severo-pi456.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15408/req-severo-pi456.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A OPERAÇÃO TAPA BURACO NA  PI-456.</t>
   </si>
   <si>
     <t>15409</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15409/req-severo-der-pi115.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15409/req-severo-der-pi115.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A OPERAÇÃO TAPA BURACO NA PI-115.</t>
   </si>
   <si>
     <t>15410</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15410/req-gessi-ostensivo-saojoao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15410/req-gessi-ostensivo-saojoao.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, O POLICIAMENTO OSTENSIVO PARA O BAIRRO SÃO JOÃO, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15411</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15411/req-gessi-ostensivo-saojoaquim.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15411/req-gessi-ostensivo-saojoaquim.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, O POLICIAMENTO OSTENSIVO PARA O BAIRRO SÃO JOAQUIM, ZONA NORTE DE TERESINA.</t>
   </si>
   <si>
     <t>15412</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15412/req-gessi-ostensivo-parde.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15412/req-gessi-ostensivo-parde.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, O POLICIAMENTO OSTENSIVO PARA A VILA PADRE EDUARDO.</t>
   </si>
   <si>
     <t>15413</t>
   </si>
   <si>
     <t>Teresa  Britto, Dr.Francisco Costa, Gustavo Neiva</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15413/req-teresa-aud-professosres.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15413/req-teresa-aud-professosres.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O REAJUSTE SALARIAL DOS PROFESSORES DA REDE ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>15423</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15423/req-teresa-pesar-dete.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15423/req-teresa-pesar-dete.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE MARIA ODETE NOBRE SOARES, MÃE DO BISPO DA DIOCESE OEIRAS, OCORRIDO NO DIA 18/02.</t>
   </si>
   <si>
     <t>15433</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15433/req-marden-aud-taxas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15433/req-marden-aud-taxas.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PERANTE À COMISSÃO DE DEFESA DO CONSUMIDOR, DO MEIO AMBIENTE, PARA DEBATER SOBRE AS PROPOSIÇÕES DOS DEPUTADOS: MARDEN MENEZES E ZIZA CARVALHO, QUE TRATAM SOBRE AS COBRANÇAS E TAXAS ABUSIVAS DAS CONCESSIONÁRIA PRESTADORA DE SERVIÇO DE ÁGUAS E ENERGIA.</t>
   </si>
   <si>
     <t>15434</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15434/req-warton-escola-altos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15434/req-warton-escola-altos.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A CONSTRUÇÃO DE UMA ESCOLA INTEGRAL NO MUNICÍPIO DE ALTOS.</t>
   </si>
   <si>
     <t>15435</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15435/req-warton-afonso.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15435/req-warton-afonso.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A REFORMA DA ESCOLA ESTADUAL  AFONSO MAFRENSE, NO MUNICÍPIO DE ALTOS.</t>
   </si>
   <si>
     <t>15436</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15436/req-teresa-der-pi130.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15436/req-teresa-der-pi130.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A RECUPERAÇÃO DA PI-130.</t>
   </si>
   <si>
     <t>15437</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15437/req-limma-dnit-br222.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15437/req-limma-dnit-br222.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, E AO COMANDANTE DO 2° BATALHÃO DE CONSTRUÇÃO, A RECUPERAÇÃO DO TRECHO DA BR-222, ENTRE ESPERANTINA E SÃO JOÃO DO ARRAIAL.</t>
   </si>
   <si>
     <t>15438</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15438/req-warton-onibus_-altos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15438/req-warton-onibus_-altos.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A AQUISIÇÃO DE 05 ÔNIBUS ESCOLARES PARA O MUNICÍPIO DE ALTOS</t>
   </si>
   <si>
     <t>15439</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15439/req-franze-solene-pt.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15439/req-franze-solene-pt.pdf</t>
   </si>
   <si>
     <t>15440</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15440/req-elisangela-solene-pcdob.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15440/req-elisangela-solene-pcdob.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE,NO DIA 26 DE MARÇO, EM HOMENAGEM AO ANIVERSÁRIO DE 100 ANOS DA FUNDAÇÃO DO PC DO B.</t>
   </si>
   <si>
     <t>15441</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15441/req-marden-equatorial-buriti.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15441/req-marden-equatorial-buriti.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL DO PIAUÍ, UM ESTUDO SOBRE AS CAUSAS FREQUENTES DA QUEDA DE ENERGIA, NA CIDADE DE BURITI DOS MONTES-PI.</t>
   </si>
   <si>
     <t>15442</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15442/req-teresa-semduh-cicero.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15442/req-teresa-semduh-cicero.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA RUA PADRE CÍCERO, NO CONJUNTO BELA VISTA II.</t>
   </si>
   <si>
     <t>15443</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15443/req-teresa-semduh-jupiter.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15443/req-teresa-semduh-jupiter.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA RUA JÚPITER, NO BAIRRO SATÉLITE, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15444</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15444/req-teresa-sdu-ruaiguacu.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15444/req-teresa-sdu-ruaiguacu.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE DESENVOLVIMENTO URBANO SUL-SDU-SUL, A RECUPERAÇÃO DA CANALETA RUA IGUAÇU, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15445</t>
   </si>
   <si>
     <t>Hélio Isaías</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15445/req-helio-der-pi140.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15445/req-helio-der-pi140.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS-DER, A OPERAÇÃO TAPA BURACOS NA PI-140.</t>
   </si>
   <si>
     <t>15446</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15446/req-henrique-telefonia-.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15446/req-henrique-telefonia-.pdf</t>
   </si>
   <si>
     <t>REQUER AS EMPRESAS DE TELEFONIA CELULAR (CLARO, VIVO, OI E TIM), A INSTALAÇÃO DE  SINAL DE TELEFONIA CELULAR NO MUNICÍPIO DE PAU D'ARCO.</t>
   </si>
   <si>
     <t>15447</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15447/req-hemrique-pi142.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15447/req-hemrique-pi142.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, O ROÇO DA PI-142,</t>
   </si>
   <si>
     <t>15448</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15448/req-henrique-br-020.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15448/req-henrique-br-020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT,  O ROÇO NA BR-020 E O RECOLHIMENTO DOS ANIMAIS À BEIRA DA PISTA.</t>
   </si>
   <si>
     <t>15449</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15449/req-limma-der-lombadas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15449/req-limma-der-lombadas.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, INFORMAÇÕES SOBRE O REQUERIMENTO DESSA AUTORIA, SOLICITANDO LOMBADAS NO POVOADO BREJO DAS PEDRAS.</t>
   </si>
   <si>
     <t>15450</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15450/req-limma-sistema-antonio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15450/req-limma-sistema-antonio.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL DO PIAUÍ, INFORMAÇÕES SOBRE O PROJETO DE IMPLANTAÇÃO DE SISTEMA DE ENERGIA ELÉTRICA NO CONJUNTO ANTONIO FRANCISCO DE SALES.</t>
   </si>
   <si>
     <t>15451</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15451/req-limma-pi120.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15451/req-limma-pi120.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO ASFÁLTICA NA PI-120.</t>
   </si>
   <si>
     <t>15452</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15452/req-limma-der-pi327.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15452/req-limma-der-pi327.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO ASFÁLTICA DO TRECHO DA PI-327.</t>
   </si>
   <si>
     <t>15453</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15453/req-limma-arco-hartman.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15453/req-limma-arco-hartman.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, UM EQUIPAMENTO ARCO CIRÚRGICO, PARA O HOSPITAL ESTADUAL DR. JULIO HARTMAN, NO MUNICÍPIO DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>15454</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15454/req-limma-onibus.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15454/req-limma-onibus.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE EDUCAÇÃO DO MUNICÍPIO DE TERESINA, INFORMAÇÕES SOBRE A RETIRADA DOS ÔNIBUS ESCOLARES QUE FAZEM O TRANSPORTE DOS ALUNOS DO BAIRRO  RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>15455</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15455/req-elisangela-semduhsantalaura.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15455/req-elisangela-semduhsantalaura.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA AV. SANTA LAURA, NO BAIRRO SANTA BÁRBARA, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15456</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15456/req-ziza-parquesolar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15456/req-ziza-parquesolar.pdf</t>
   </si>
   <si>
     <t>REQUER A EMPRESA  ENEL GREEN POWER, INFORMAÇÕES SOBRE O ROMPIMENTO DE TRÊS BACIAS DE CONTENÇÃO DE ÁGUA DA CHUVA DAS OBRAS DO PARQUE SOLAR SÃO GONÇALO.</t>
   </si>
   <si>
     <t>15457</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15457/req-joao-ambu-jose.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15457/req-joao-ambu-jose.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, A AQUISIÇÃO DE UMA AMBULÂNCIA PARA O HOSPITAL ESTADUAL JOSÉ FURTADO DE MENDONÇA.</t>
   </si>
   <si>
     <t>15458</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15458/req-ziza-louvor.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15458/req-ziza-louvor.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO DIPLOMATA PIAUIENSE MARCOS PARNAGUÁ, EM RECONHECIMENTO AOS DIVERSOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>15459</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15459/req-elisangela-academia-jose.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15459/req-elisangela-academia-jose.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SAÚDE DO ESTADO DO PIAUÍ, A INSTALAÇÃO DE ACADEMIA PÚBLICA NO MUNICÍPIO DE JOSÉ DE FREITAS-PI.</t>
   </si>
   <si>
     <t>15460</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15460/req-elisangela-der-pi143.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15460/req-elisangela-der-pi143.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DO TRECHO DA PI-143.</t>
   </si>
   <si>
     <t>15461</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15461/req-teresa-semduh-jarbas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15461/req-teresa-semduh-jarbas.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA RUA JARBAS MARTINS, NO BAIRRO ILHOTAS.</t>
   </si>
   <si>
     <t>15462</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15462/req-teresa-semduh-barbacena.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15462/req-teresa-semduh-barbacena.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DA RUA BARBACENA, NO BAIRRO PLANALTO URUGUAI, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15463/req-elisangela-transporte.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15463/req-elisangela-transporte.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A VIABILIZAÇÃO DO TRANSPORTE ESCOLAR DOS ALUNOS DAS ESCOLAS: UNIDADE ESCOLAR CIRILA MARIA DE JESUS E UNIDADE ESCOLAR PROFESSOR VICENTE G. RIBEIRO, ZONA RURAL DO MUNICÍPIO DE SÃO FRANCISCO DE ASSIS-PI.</t>
   </si>
   <si>
     <t>15464</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15464/req-teresa-semaforo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15464/req-teresa-semaforo.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE MUNICIPAL DE TRANSPORTES E TRÂNSITO - STRANS, UM SEMÁFORO PARA PEDESTRES, NA AVENIDA MARECHAL CASTELO BRANCO, EM FRENTE A ASSEMBLEIA LEGISLATIVA DO PIAUÍ - ALEPI, EM TERESINA</t>
   </si>
   <si>
     <t>15465</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15465/req-teresa-sdu-emenda.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15465/req-teresa-sdu-emenda.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE DESENVOLVIMENTO URBANO SUL-SDU-SUL, A PAVIMENTAÇÃO EM PARALELEPÍPEDO  DA RUA ANGÉLICA NO PARQUE SÃO JORGE, MEDIANTE A EMENDA PARLAMENTAR N°01/2015.</t>
   </si>
   <si>
     <t>15466</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15466/req-teresa-der-pi113.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15466/req-teresa-der-pi113.pdf</t>
   </si>
   <si>
     <t>15467</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15467/req-joao-dap.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15467/req-joao-dap.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO EMATER, A DISPONIBILIZAÇÃO DOS SERVIÇOS DE EMISSÃO DA DAP - DECLARAÇÃO DE APTIDÃO AO PRONAF. PARA O MUNICÍPIO DE SÃO MIGUEL DO TAPUIO.</t>
   </si>
   <si>
     <t>15468</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15468/req-marden-reajuste.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15468/req-marden-reajuste.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO PIAUÍ, O PAGAMENTO DO REAJUSTE NOS SALÁRIOS DOS POLICIAIS CIVIS DO ESTADO,</t>
   </si>
   <si>
     <t>15469</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15469/req-teresa-aud-enel.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15469/req-teresa-aud-enel.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR AS CAUSAS E CONSEQUÊNCIAS DO DESASTRE AMBIENTAL, CAUSADOS PELO ROMPIMENTO DA BACIA DE CONTENÇÃO  DAS CHUVAS DO PARQUE SOLAR DA ENEL GREEN POWER.</t>
   </si>
   <si>
     <t>15470</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15470/req-teresa-strans-lombada-jose.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15470/req-teresa-strans-lombada-jose.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE MUNICIPAL DE TRANSPORTES E TRÂNSITO - STRANS, A INSTALAÇÃO DE UMA LOMBADA ELEVADA EM FRENTE À ESCOLA MUNICIPAL JOSÉ OMMATI,</t>
   </si>
   <si>
     <t>15478</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15478/req-gessivaldo-escoteiro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15478/req-gessivaldo-escoteiro.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE NO DIA 23 DE ABRIL, EM HOMENAGEM AO DIA DO ESCOTEIRO.</t>
   </si>
   <si>
     <t>15479</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15479/req-joaomadson-br343.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15479/req-joaomadson-br343.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A RECUPERAÇÃO DA BR-343, ATÉ A CIDADE DE BOQUEIRÃO.</t>
   </si>
   <si>
     <t>15480</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15480/req-joao-der-vicosa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15480/req-joao-der-vicosa.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A RECUPERAÇÃO DA ESTRADA QUE LIGA  OS MUNICÍPIOS DE COCAL-PI E VIÇOSA-CE</t>
   </si>
   <si>
     <t>15481</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15481/req-gessi-quadra-sucesso.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15481/req-gessi-quadra-sucesso.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, NA LOCALIDADE BOM SUCESSO NO MUNICÍPIO DE PARNAÍBA.</t>
   </si>
   <si>
     <t>15482</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15482/req-gessi-quadra-cajueiro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15482/req-gessi-quadra-cajueiro.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, NO BAIRRO CAJUEIRO, MUNICÍPIO DE CAMPO LARGO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15483</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15483/req-gessi-cepisa-campo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15483/req-gessi-cepisa-campo.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL -CEPISA, A AMPLIAÇÃO E MELHORAMENTO DA REDE DE ENERGIA ELÉTRICA NA REGIÃO DAS VILAS, NA CIDADE DE CAMPO LARGO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15484</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15484/req-gessi-academia-campo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15484/req-gessi-academia-campo.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, UMA ACADEMIA POPULAR PARA A LOCALIDADE VERMELHA, MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>15485</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15485/req-elisangela-dnit-br343.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15485/req-elisangela-dnit-br343.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT,A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA BR-343 E AVENIDA CAMPO MAIOR, NO MUNICÍPIO DE CAMPO MAIOR.</t>
   </si>
   <si>
     <t>15486</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15486/req-elisangela-pi459.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15486/req-elisangela-pi459.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A RECUPERAÇÃO DA PI-459.</t>
   </si>
   <si>
     <t>15487</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15487/req-flora-bibliotecario.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15487/req-flora-bibliotecario.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR À DIREÇÃO DA ASSOCIAÇÃO DOS BIBLIOTECÁRIOS DO PIAUÍ(ABEPI), PELA PASSAGEM DO DIA DO BIBLIOTECÁRIO.</t>
   </si>
   <si>
     <t>15488</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15488/req-ziza-pesar-adilio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15488/req-ziza-pesar-adilio.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE IDÍLIO MACEDO DE LIMA, AOS 81 ANOS.</t>
   </si>
   <si>
     <t>15489</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15489/req-lucy-fechamento.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15489/req-lucy-fechamento.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, INFORMAÇÕES SOBRE O FECHAMENTO DA UNIDADE ESCOLAR  PROFESSOR TOMAZ ARÊA LEÃO FILHO, EM TERESINA-PI.</t>
   </si>
   <si>
     <t>15490</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15490/req-georgiano-142.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15490/req-georgiano-142.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DA PI-142,TRECHO QUE LIGA FRONTEIRAS A PIO IX.</t>
   </si>
   <si>
     <t>15491</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15491/req-helio-br020.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15491/req-helio-br020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, A OPERAÇÃO TAPA BURACOS NA BR-020.</t>
   </si>
   <si>
     <t>15495</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15495/req-henrique-pesar-joaoholanda.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15495/req-henrique-pesar-joaoholanda.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. JOÃO HOLANDA, CONSIDERADO O EMEDEBISTA MAIS TRADICIONAIS DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15499</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15499/req-marden-pesar-viturino.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15499/req-marden-pesar-viturino.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. VALDEMAR VITURINO DE SOUSA, OCORRIDO DIA 19 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>15509</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15509/req-joao-pesar-waldir.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15509/req-joao-pesar-waldir.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE WALDIR SANTOS, OCORRIDO DIA 12 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>15568</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15568/lido_em_23.04.20_-_dep._lucy_soares_-_requerim_sRPuf1I.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15568/lido_em_23.04.20_-_dep._lucy_soares_-_requerim_sRPuf1I.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, INFORMAÇÕES SOBRE O FUNCIONAMENTO DO HOSPITAL DE CAMPANHA LOCALIZADO NO GINÁSIO DIRCEU ARCOVERDE, EM TERESINA.</t>
   </si>
   <si>
     <t>15569</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15569/lido_em_23.03.20_-_dep._lucy_soares_-_requerim_KM3XR89.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15569/lido_em_23.03.20_-_dep._lucy_soares_-_requerim_KM3XR89.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, O ESTABELECIMENTO DO CANAL ELETRÔNICO QUE PERMITA ACOMPANHAR OS GASTOS E EQUIPAGEM DO HOSPITAL DE CAMPANHA LOCALIZADO NO GINÁSIO VERDÃO, EM TERESINA.</t>
   </si>
   <si>
     <t>15570</t>
   </si>
   <si>
     <t>Marden Menezes, Teresa  Britto</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15570/lido_em_23.04.20_-_dep._marden_menezes_-_13-04_rWYbAQH.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15570/lido_em_23.04.20_-_dep._marden_menezes_-_13-04_rWYbAQH.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, UM RELATÓRIO DAS AÇÕES DESENVOLVIDAS PELO GOVERNO DO ESTADO NO COMBATE À PANDEMIA DO COVID-19</t>
   </si>
   <si>
     <t>15571</t>
   </si>
   <si>
     <t>Gustavo Neiva</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15571/lido_em_23.04.20_-_dep._gustavo_neiva_-_13.04._MpWw92C.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15571/lido_em_23.04.20_-_dep._gustavo_neiva_-_13.04._MpWw92C.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, O ADIAMENTO DA IMPLEMENTAÇÃO DA REFORMA DA PREVIDÊNCIA POR 90 DIAS, EM FACE DA DECRETAÇÃO DE PANDEMIA OCASIONADA PELO COVID-19.</t>
   </si>
   <si>
     <t>15572</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15572/lido_em_23-03-20_-_dep._warton_lacerda_-_reque_tMWIGlV.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15572/lido_em_23-03-20_-_dep._warton_lacerda_-_reque_tMWIGlV.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO QUE OS PLANOS DE SAÚDE COM ATUAÇÃO NO ESTADO  NÃO SUSPENDAM ATENDIMENTOS AOS BENEFICIÁRIOS POR INADIMPLEMENTO.</t>
   </si>
   <si>
     <t>15573</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15573/lido_em_23-04-20_-_dep._flora_izabel_-_forneci_41dCYI2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15573/lido_em_23-04-20_-_dep._flora_izabel_-_forneci_41dCYI2.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE ASSISTÊNCIA SOCIAL, TRABALHO E DIREITOS HUMANOS,  O FORNECIMENTO DE QUENTINHAS PELOS RESTAURANTES POPULARES,ÀS PESSOAS EM SITUAÇÃO DE RUA E VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>15574</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15574/lido_-_23-03-20_-_dep._henrique_pires_-_req_ao_r6wiiSa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15574/lido_-_23-03-20_-_dep._henrique_pires_-_req_ao_r6wiiSa.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APELO AO GOVERNADOR DO ESTADO DO PIAUÍ, A AUTORIZAÇÃO PARA O FUNCIONAMENTO DO COMÉRCIO VAREJISTA DE ARTIGOS DE ÓPTICA.</t>
   </si>
   <si>
     <t>15575</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15575/lido_-_23-03-20_-_dep._henrique_pires_-_setor__Ju9UVRw.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15575/lido_-_23-03-20_-_dep._henrique_pires_-_setor__Ju9UVRw.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APELO AO PREFEITO DE TERESINA, A AUTORIZAÇÃO PARA O FUNCIONAMENTO DO COMÉRCIO VAREJISTA DE ARTIGOS DE ÓPTICA, NA CIDADE TERESINA.</t>
   </si>
   <si>
     <t>15576</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15576/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_ZQmO8YY.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15576/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_ZQmO8YY.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, QUE DIALOGUE COM  OS EMPRESÁRIOS DA REDE HOTELEIRA, SOBRE A PRIORIDADE DE HOSPEDAGEM AOS PROFISSIONAIS DE SAÚDE, DEVIDO À PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>15577</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15577/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_63qDLez.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15577/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_63qDLez.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, A FISCALIZAÇÃO, DISTRIBUIÇÃO E VENDA DE ÁLCOOL GEL,MÁSCARAS E LUVAS CIRÚRGICAS E DEMAIS PRODUTOS QUE AUXILIAM NO COMBATE Á PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>15587</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15587/requerimento_dep_dr_helio_2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15587/requerimento_dep_dr_helio_2.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, UMA ARTICULAÇÃO PRÉVIA COM A REDE HOSPITALAR PRIVADA</t>
   </si>
   <si>
     <t>15588</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15588/requerimento_dep_jm_2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15588/requerimento_dep_jm_2.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE AGRICULTURA FAMILIAR, A SITUAÇÃO E OS VALORES GASTOS NA OBRA DO MATADOURO DA CIDADE DE CORRENTE-PI</t>
   </si>
   <si>
     <t>15589</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15589/requerimento_dep_dr_helio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15589/requerimento_dep_dr_helio.pdf</t>
   </si>
   <si>
     <t>REQUER A ÁGUAS DE ESGOTOS DO PIAUÍ - AGESPISA, UM ESFORÇO PARA RESOLVER O PROBLEMA DA FALTA D'ÁGUA EM VÁRIOS BAIRROS DA CIDADE DE ILHA GRANDE.</t>
   </si>
   <si>
     <t>15590</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15590/requerimento_dep_lucy_2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15590/requerimento_dep_lucy_2.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, INFORMAÇÕES SOBRE O HOSPITAL DA POLÍCIA MILITAR, REFERENTES AOS ATENDIMENTOS PARA O O COVID-19.</t>
   </si>
   <si>
     <t>15591</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15591/requerimento_dep_limma_2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15591/requerimento_dep_limma_2.pdf</t>
   </si>
   <si>
     <t>REQUER AO MINISTÉRIO DA EDUCAÇÃO, AO GABINETE CHEFE DA CASA CIVIL, A PRESIDÊNCIA DO SENADO, O ADIAMENTO DO EXAME NACIONAL DO ENSINO MÉDIO - ENEM 2020.</t>
   </si>
   <si>
     <t>15592</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15592/requerimento_dep_severo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15592/requerimento_dep_severo.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO, DA IRMÃ TERESA PORTO, OCORRIDO EM DE MAIO.</t>
   </si>
   <si>
     <t>15593</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15593/requerimento_dep_lucy.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15593/requerimento_dep_lucy.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, INFORMAÇÕES SOBRE QUAIS HOSPITAIS ESTÃO SENDO REFERÊNCIA NO ATENDIMENTO A PACIENTE DO COVID-19</t>
   </si>
   <si>
     <t>15594</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15594/requerimento_dep_hp.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15594/requerimento_dep_hp.pdf</t>
   </si>
   <si>
     <t>REQUER UMA CARTA DE RECOMENDAÇÃO, EM FAVOR DA MÉDICA  LUCIANA SOARES BARROS, AS AUTORIDADES MÉDICAS SANITÁRIAS.</t>
   </si>
   <si>
     <t>15595</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15595/requerimento_dep_severo_2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15595/requerimento_dep_severo_2.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SENHOR RUFINO, 97 ANOS, BASTANTE CONHECIDO NA CIDADE DE INHUMA-PI.</t>
   </si>
   <si>
     <t>15596</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15596/requerimento_dep_limma.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15596/requerimento_dep_limma.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA REPÚBLICA, AO MINISTÉRIO DA AGRICULTURA, A REGULAMENTAÇÃO DA CONCESSÃO DE SUBVENÇÕES ECONÔMICAS E OUTROS BENEFÍCIOS A AGRICULTORES FAMILIARES, DURANTE A PANDEMIA.</t>
   </si>
   <si>
     <t>15597</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15597/requerimento_dep_jm.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15597/requerimento_dep_jm.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO, AO INSTITUTO BATISTA CORRENTINO (IBC) PELOS SEUS 100 ANOS, NO MUNICÍPIO DE CORRENTE-PI.</t>
   </si>
   <si>
     <t>15598</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15598/requerimento_dep_dr_helio_3.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15598/requerimento_dep_dr_helio_3.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ,  QUE SEJA DECRETADO LUTO OFICIAL NESTE PERÍODO DE PANDEMIA.</t>
   </si>
   <si>
     <t>15599</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15599/requerimento_dep_warton.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15599/requerimento_dep_warton.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, NO LOCAL ONDE SE ENCONTRA  AS INSTALAÇÕES DO CSU NA CIDADE DE ALTOS, SEJA CONSTRUÍDA UMA PRAÇA DE MULTI EVENTOS.</t>
   </si>
   <si>
     <t>15637</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15637/req-teresa-pesar-manoel.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15637/req-teresa-pesar-manoel.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO PADRE MANOEL GOMES DE MATOS, OCORRIDO NO DIA 05 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>15638</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15638/req-fabionovo-pesar-michel.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15638/req-fabionovo-pesar-michel.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE CAIO MICHEL, OCORRIDO EM TERESINA.</t>
   </si>
   <si>
     <t>15639</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15639/req-severo-pesar-srgeraldo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15639/req-severo-pesar-srgeraldo.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO COMERCIANTE, SR. GERALDO GERALDO GOMES DE LIMA, NA CIDADE DE TERESINA.</t>
   </si>
   <si>
     <t>15642</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15642/req-henrique-pesar-francisco.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15642/req-henrique-pesar-francisco.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE FRANCISCO GABRIEL DE MIRANDA</t>
   </si>
   <si>
     <t>15643</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15643/req-carlosaugusto-pesar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15643/req-carlosaugusto-pesar.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. JOSÉ MARIA DE SOUSA, OCORRIDO EM 28/05/2020.</t>
   </si>
   <si>
     <t>15644</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15644/req-carlosaugusto-pesar-antonio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15644/req-carlosaugusto-pesar-antonio.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE ANTONIO FRANCISCO BRAGA NO DIA 27/05/2020, VÍTIMA DA COVID-19.</t>
   </si>
   <si>
     <t>15645</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15645/req-carlosaugusto-pesar-raimundo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15645/req-carlosaugusto-pesar-raimundo.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. RAIMUNDO LOPES MAGALHÃES NETO, OCORRIDO DO DIA 06/06/2020.</t>
   </si>
   <si>
     <t>15665</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15665/req-marde-der-pi237.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15665/req-marde-der-pi237.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DA PI- 327, QUE LIGA PIRIPIRI AO MUNICÍPIO DE LAGO DO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>15666</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15666/req-joaomadson-agespisa-reservatorio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15666/req-joaomadson-agespisa-reservatorio.pdf</t>
   </si>
   <si>
     <t>REQUER A ÁGUAS DE ESGOTOS DO PIAUÍ - AGESPISA, A CONSTRUÇÃO DE UM RESERVATÓRIO DE ÁGUA NO MUNICÍPIO DE MONSENHOR GIL.</t>
   </si>
   <si>
     <t>15667</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15667/req-marden-seduc-joaocoelho.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15667/req-marden-seduc-joaocoelho.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC,  A RECUPERAÇÃO DA ESCOLA ESTADUAL JOÃO COELHO DE RESENDE,, NO MUNICÍPIO DE PIRIPIRI.,</t>
   </si>
   <si>
     <t>15668</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15668/req-drhelio-pontesimplicio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15668/req-drhelio-pontesimplicio.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A CONCLUSÃO DAS OBRAS DA PONTE SIMPLÍCIO MENDES DIAS E DAS VIAS DE ACESSO AO MUNICÍPIO DE ILHA GRANDE.</t>
   </si>
   <si>
     <t>15669</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15669/req-drhelio-alargamentodavia.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15669/req-drhelio-alargamentodavia.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, O ALARGAMENTO DA VIA QUE LIGA O CENTRO DE LUIS CORREIA AO BAIRRO COQUEIRO.</t>
   </si>
   <si>
     <t>15670</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15670/req-lucy-reforma-gaseshpm.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15670/req-lucy-reforma-gaseshpm.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, E AO DIRETOR GERAL DO HOSPITAL DA POLÍCIA MILITAR -  HPM, INFORMAÇÕES SOBRE O INÍCIO DA REFORMA DA CANALIZAÇÃO DE GASES NO HPM.</t>
   </si>
   <si>
     <t>15671</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15671/req-franze-euqatorial.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15671/req-franze-euqatorial.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL ENERGIA, PARA COIBIR OU ELIMINAR GAMBIARRAS NA REDE ELÉTRICA NO MUNICÍPIO DE UNIÃO.</t>
   </si>
   <si>
     <t>15672</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15672/req-henrique-pesar-nazo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15672/req-henrique-pesar-nazo.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DA SRA. MARIA NASARETH DE CARVALHO MIRANDA, MAIS CONHECIDA COMO DONA NAZÔ.</t>
   </si>
   <si>
     <t>15673</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15673/req-teresa-pesar-josewilliam.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15673/req-teresa-pesar-josewilliam.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE JOSÉ WILLIAM DE SOUSA.</t>
   </si>
   <si>
     <t>15674</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15674/req-pcarlosaugusto-pesar-antonio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15674/req-pcarlosaugusto-pesar-antonio.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SARGENTO ANTÔNIO CARLOS MORAES OLIVEIRA, 54 ANOS.</t>
   </si>
   <si>
     <t>15675</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15675/req-severo-pesar-georgia.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15675/req-severo-pesar-georgia.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DA SRA. GEÓRGIA ALCÂNTARA DA COSTA PÁDUA, OCORRIDO NO DIA 07 DE JULHO DE 2020.</t>
   </si>
   <si>
     <t>15682</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15682/lido_no_expediente.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15682/lido_no_expediente.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. PEDRO ISIDORO NETO.</t>
   </si>
   <si>
     <t>15683</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15683/req-ziza-pesar-raylan.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15683/req-ziza-pesar-raylan.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO JOVEM RAYLAN MARQUES DE ALMEIDA, FILHO DO EX-PREFEITO DE BELA VISTA DO PIAUÍ.</t>
   </si>
   <si>
     <t>15684</t>
   </si>
   <si>
     <t>Paulo Martins</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15684/req-paulomartins-transferencia-bpm.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15684/req-paulomartins-transferencia-bpm.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, A TRANSFERÊNCIA DE POLICIAIS MILITARES PARA O 15° BPM.</t>
   </si>
   <si>
     <t>15685</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15685/req-paulo-equatorial.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15685/req-paulo-equatorial.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL PIAUÍ,  A EXTENSÃO COMPLETA DA REDE DA COMUNIDADE TAMARINDO.</t>
   </si>
   <si>
     <t>15686</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15686/req-gessivaldo-prazo-ipva.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15686/req-gessivaldo-prazo-ipva.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, QUE PRORROGUE AS CONDIÇÕES DE PAGAMENTO DO IPVA.</t>
   </si>
   <si>
     <t>15687</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15687/req-gessivaldo-turmas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15687/req-gessivaldo-turmas.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ E AO COMANDANTE GERAL DA POLÍCIA MILITAR, A REALIZAÇÃO DE  TRÊS TURMAS DO CURSO DE HABILITAÇÃO DE OFICIAIS.</t>
   </si>
   <si>
     <t>15688</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15688/req-paulomartins-viaturas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15688/req-paulomartins-viaturas.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, O ENVIO DE DUAS VIATURAS, PARA SERVIR A SEDE DO 15° BPM.</t>
   </si>
   <si>
     <t>15689</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15689/req-henrique-equatorial-batalha.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15689/req-henrique-equatorial-batalha.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL PIAUÍ, A LIGAÇÃO DOS SISTEMAS DE ABASTECIMENTOS DE COMUNIDADES NA ZONA RURAL DO MUNICÍPIO DE BATALHA-PI.</t>
   </si>
   <si>
     <t>15690</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15690/gabinete_da_deputada_estadual_elisangela_moura.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15690/gabinete_da_deputada_estadual_elisangela_moura.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE NO DIA 19 DE AGOSTO, EM HOMENAGEM À CELEBRAÇÃO  DOS 20 ANOS DE MARCHA DAS MARGARIDAS.</t>
   </si>
   <si>
     <t>15691</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15691/gabinete_do_dr._helio_1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15691/gabinete_do_dr._helio_1.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DE TRANSPORTES (SETRANS-PI), A RETOMADA E CONCLUSÃO DA OBRA DO PORTO DE TATUS NA CIDADE DE ILHA GRANDE-PI.</t>
   </si>
   <si>
     <t>15692</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15692/gabinete_do_dr._helio_picarramento.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15692/gabinete_do_dr._helio_picarramento.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DAS CIDADES - SECID, O PIÇARRAMENTO DA ESTRADA QUE LIGA A CIDADE DE PIO IX AO POVOADO SÃO BENTO.</t>
   </si>
   <si>
     <t>15693</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15693/1100_no_expedientl.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15693/1100_no_expedientl.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER, A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA PI-116, QUE LIGA O CENTRO DE LUIS CORREIA AO BAIRRO COQUEIRO</t>
   </si>
   <si>
     <t>15694</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15694/documentos_escaneados_2.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15694/documentos_escaneados_2.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, A RECUPERAÇÃO ASFALTICA DA BR-343,ZONA URBANA DE CAMPO MAIOR.</t>
   </si>
   <si>
     <t>15696</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15696/estado_do_piaui.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15696/estado_do_piaui.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE MUNICIPAL DE TRANSPORTES E TRÂNSITO - STRANS, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E UMA LOMBADA NO ACESSO À ESCOLA JOSÉ OMATTI, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15697</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15697/lido_no_exp.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15697/lido_no_exp.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE DESENVOLVIMENTO URBANO SUL-SDU-SUL, A CAPINA E LIMPEZA DA PRAÇA DA DIVINA MISERICÓRDIA.</t>
   </si>
   <si>
     <t>15703</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15703/assembleia_legislativa_1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15703/assembleia_legislativa_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE DESENVOLVIMENTO URBANO SUL-SDU-SUL, A CONSTRUÇÃO DE UMA ACADEMIA POPULAR PARA O CONJUNTO PORTO ALEGRE, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15704</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15704/assembleia_legislativa_do_estado_do_piaui_1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15704/assembleia_legislativa_do_estado_do_piaui_1.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, UMA ACADEMIA POPULAR PARA O MUNICÍPIO DE RIBEIRA DO PIAUÍ.</t>
   </si>
   <si>
     <t>15705</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15705/binete_da_deputada_estadual_elisangela_moura.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15705/binete_da_deputada_estadual_elisangela_moura.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER,  A CONSTRUÇÃO DE UMA LOMBADA NO TRECHO DA PI-130, KM 46, POVOADO NO MUNICÍPIO DE NAZÁRIA.</t>
   </si>
   <si>
     <t>15706</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15706/estado_do_piau1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15706/estado_do_piau1.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER, A OPERAÇÃO TAPA BURACO NA PI-303, TRECHO QUE LIGA O MUNICÍPIO DE BOM PRINCÍPIO A BR-343.</t>
   </si>
   <si>
     <t>15707</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15707/estado_do_piaui_1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15707/estado_do_piaui_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR  DO ESTADO DO PIAUÍ, O INÍCIO DO CURSO DE FORMAÇÃO DE SOLDADOS CFSD, PARA OS 85 CLASSIFICADOS  NO ÚLTIMO CONCURSO REALIZADO NO ANO DE 2018.</t>
   </si>
   <si>
     <t>15708</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15708/gabinete_do_deputado_estadual_franze_silva.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15708/gabinete_do_deputado_estadual_franze_silva.pdf</t>
   </si>
   <si>
     <t>REQUER AO COORDENADOR DA BANCADA FEDERAL DO PIAUÍ, NO SENTIDO DE APOIAR A LEI DE PROTEÇÃO DOS TRABALHADORES DE APLICATIVOS  DE TRANSPORTE INDIVIDUAL OU PRIVADO, PARA ASSEGURAR OS DIREITOS BÁSICO À REFERIDA CATEGORIA.</t>
   </si>
   <si>
     <t>15709</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15709/lido_no_expediente_1.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15709/lido_no_expediente_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA SDU-LESTE, A CONSTRUÇÃO DE UMA GALERIA NA RUA BOLENA, NO BAIRRO VILA PARIS, ZONA LESTE DE TERESINA</t>
   </si>
   <si>
     <t>15711</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15711/req-teresa-emenda.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15711/req-teresa-emenda.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA SDU-LESTE, A CONSTRUÇÃO DE UMA ACADEMIA POPULAR COM RECURSOS DA EMENDA PARLAMENTAR N° 01/19, PARA A VILA LADEIRA DO URUGUAI.</t>
   </si>
   <si>
     <t>15712</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15712/req-teresa-emenda-04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15712/req-teresa-emenda-04.pdf</t>
   </si>
   <si>
     <t>REQUER A SDU/LESTE, A EFETIVAÇÃO DA EMENDA PARLAMENTAR N° 03/2014.</t>
   </si>
   <si>
     <t>15713</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15713/req-franze-entregadores.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15713/req-franze-entregadores.pdf</t>
   </si>
   <si>
     <t>REQUER A PROCURADORA-CHEFE DO MINISTÉRIO PÚBLICO DO ESTADO DO PIAUÍ, PROVIDÊNCIAS NO SENTIDO DE  REGULAMENTAR MEDIDAS DE PROTEÇÃO AOS ENTREGADORES DE MERCADORIAS.</t>
   </si>
   <si>
     <t>15714</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15714/req-joaodedeus-respiradores.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15714/req-joaodedeus-respiradores.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, A DISPONIBILIZAÇÃO DE RESPIRADORES PARA O HOSPITAL ESTADUAL NILO LIMA, EM CASTELO DO PIAUÍ E PARA O HOSPITAL DR. MARIANO LUCAS DE SOUSA NO MUNICÍPIO DE BURITI DOS LOPES.</t>
   </si>
   <si>
     <t>15715</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15715/doc00891720200820061952.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15715/doc00891720200820061952.pdf</t>
   </si>
   <si>
     <t>REQUER AO INSTITUTO DE ÁGUA E ESGOTOS DO PIAUÍ - IAEPI, A PERFURAÇÃO DE POÇO TUBULAR PARA AS COMUNIDADES SÃO DOMINGOS E E VILA MARIZA LETÍCIA, NO MUNICÍPIO DE NAZÁRIA.</t>
   </si>
   <si>
     <t>15716</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15716/req-franze-sessoes.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15716/req-franze-sessoes.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO  DE DUAS SESSÕES ORDINÁRIAS POR SEMANA, ÀS TERÇAS E QUARTAS, A PARTIR DO DIA 01 DE SETEMBRO.</t>
   </si>
   <si>
     <t>15717</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15717/req-severo-torre-vivo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15717/req-severo-torre-vivo.pdf</t>
   </si>
   <si>
     <t>REQUER A EMPRESA VIVO TELEFONIA, UMA TORRE DE TELEFONIA MÓVEL PARA O POVOADO NOVO NILO, MUNICÍPIO DE UNIÃO-PI.</t>
   </si>
   <si>
     <t>15718</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15718/req-ziza-pesar-roberta.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15718/req-ziza-pesar-roberta.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DA JORNALISTA ROBERTA BEZERRA, 27 ANOS.</t>
   </si>
   <si>
     <t>15719</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15719/req-elisangela-hemodialise.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15719/req-elisangela-hemodialise.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, A IMPLANTAÇÃO E APARELHAGEM PARA REALIZAÇÃO DE HEMODIÁLISE NO HOSPITAL ESTADUAL JOSÉ EUSTÁQUIO PORTELA, EM VALENÇA-PI.</t>
   </si>
   <si>
     <t>15720</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15720/req-joaodedeus-audiencia.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15720/req-joaodedeus-audiencia.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NA COMISSÃO DE SAÚDE, EDUCAÇÃO E CULTURA, PARA DEBATER SOBRE RETORNO DOS ATENDIMENTO AMBULATÓRIOS E DE CIRURGIAS ELETIVAS NO ESTADO DO PIAUÍ</t>
   </si>
   <si>
     <t>15721</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15721/req-franze-incendio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15721/req-franze-incendio.pdf</t>
   </si>
   <si>
     <t>REQUER A PROCURADORA-CHEFE DO MINISTÉRIO PÚBLICO DO ESTADO DO PIAUÍ, A APURAÇÃO DO INCÊNDIO OCORRIDO NO SHOPPING DA CIDADE NO DIA 10 DE AGOSTO.</t>
   </si>
   <si>
     <t>15722</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15722/req-teresa-academia-bosque.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15722/req-teresa-academia-bosque.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE DESENVOLVIMENTO URBANO SUL-SDU-SUL, A INSTALAÇÃO DE ACADEMIA POPULAR PARA O RESIDENCIAL BOSQUE SUL, MEDIANTE A EMENDA PARLAMENTAR N°02/2019.</t>
   </si>
   <si>
     <t>15723</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15723/req-flora-seduc-unidades.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15723/req-flora-seduc-unidades.pdf</t>
   </si>
   <si>
     <t>EQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO, A CLIMATIZAÇÃO DAS  UNIDADES ESCOLARES PETRÔNIO PORTELA E ESTADO DA PARAÍBA NO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>15724</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15724/req-flora-seduc-quadra-macacos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15724/req-flora-seduc-quadra-macacos.pdf</t>
   </si>
   <si>
     <t>EQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO - SEDUC, UMA QUADRA POLIESPORTIVA PARA A COMUNIDADE LAGOS DOS MACACOS, NO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>15725</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15725/req-flora-seduc-escolas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15725/req-flora-seduc-escolas.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO-SEDUC, DUAS UNIDADES ESCOLARES PARA A CIDADE DE ESPERANTINA.</t>
   </si>
   <si>
     <t>15726</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15726/req-flora-seudc-didimo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15726/req-flora-seudc-didimo.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO - SEDUC, A REFORMA DA QUADRA POLIESPORTIVA DÍDIMO DE CASTRO NO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>15728</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15728/req-teresa-semdug-fenelon.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15728/req-teresa-semdug-fenelon.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DAS RUAS FENELON SILVA, VENCESCLAU BRPÁS, EPITÁCIO PESSOA</t>
   </si>
   <si>
     <t>15729</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15729/req-teresa-aud-queimadas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15729/req-teresa-aud-queimadas.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, PARA DISCUTIR A PROBLEMÁTICA DAS QUEIMADAS E OS MECANISMOS DE CONTROLE NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15730</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15730/req-teresa-ruamiarim.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15730/req-teresa-ruamiarim.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA SDU-SUL, A CONSTRUÇÃO DE UMA GALERIA NA RUA MIARIM, NO BAIRRO VILA PARIS, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15731</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15731/req-teresa-fundef.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15731/req-teresa-fundef.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO - SEDUC, QUE SEJAM CONTEMPLADAS COM RECURSOS DO FUNDEF, AS SEGUINTES ESCOLAS.</t>
   </si>
   <si>
     <t>15732</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15732/req-teresa-academia-vale.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15732/req-teresa-academia-vale.pdf</t>
   </si>
   <si>
     <t>REQUER A SDU-LESTE, A CONSTRUÇÃO DE ACADEMIAS POPULAR PARA O BAIRRO VALE DO GAVIÃO, COM RECURSOS DA EMENDA PARLAMENTAR N°01/19.</t>
   </si>
   <si>
     <t>15749</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15749/req-henrique-correios.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15749/req-henrique-correios.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR REGIONAL DA EMPRESA DE CORREIOS TELÉGRAFOS NO ESTADO DO PIAUÍ, INFORMAÇÕES SOBRE O DESAPARECIMENTO DE DOIS AVISOS DE RECEBIMENTO, REFERENTES A CÂMARA MUNICIPAL DE GILBUÉS.</t>
   </si>
   <si>
     <t>15750</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15750/req-henrique-iaspi.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15750/req-henrique-iaspi.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORA GERAL DO INSTITUTO DE ASSISTÊNCIA Á SAÚDE DOS SERVIDORES PÚBLICOS DO ESTADO DO PIAUÍ –IASPI , INFPRMAÇÕES SOBRE OS CRITÉRIOS PARA CONTRATAÇÃO DO SERVIÇO DE FISIOTERAPIA PELO PLAMTA.</t>
   </si>
   <si>
     <t>15751</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15751/req-drhelio-ruase_avenidas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15751/req-drhelio-ruase_avenidas.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ E A SECRETARIA DE ESTADO DE TRANSPORTES DO PIAUÍ, O ASFALTAMENTO DAS RUAS E AVENIDAS DA CIDADE PARNAÍBA.</t>
   </si>
   <si>
     <t>15752</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Belê Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15752/req-bele-mutirao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15752/req-bele-mutirao.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, A REALIZAÇÃO DO MUTIRÃO DE CATARATA NO MUNICÍPIO DE PICOS-PI.</t>
   </si>
   <si>
     <t>15753</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15753/req-paulomartins-salviano.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15753/req-paulomartins-salviano.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO - SEDUC, A SUBSTITUIÇÃO DO  TETO DE MADEIRA POR FERRO, UM POÇO TUBULAR, NA UNIDADE ESCOLAR MILTON SALVIANO, NO MUNICÍPIO DE ASSUNÇÃO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15754</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15754/req-drhelio-pio-ix.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15754/req-drhelio-pio-ix.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ E A SECRETARIA DE ESTADO DE TRANSPORTES DO PIAUÍ, O ASFALTAMENTO DAS RUAS E AVENIDAS DA CIDADE PIO IX.</t>
   </si>
   <si>
     <t>15755</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15755/req-lucy-insalubridade.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15755/req-lucy-insalubridade.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI,  INFORMAÇÕES SOBRE O NÃO PAGAMENTO DE INSALUBRIDADE E A EXISTÊNCIA DA SALÁRIOS ENTRE OS FUNCIONÁRIOS CONTRATADOS NA MATERNIDADE DONA EVANGELINA ROSA.</t>
   </si>
   <si>
     <t>15756</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15756/req-marden-copia0jato.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15756/req-marden-copia0jato.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DA ADMINISTRAÇÃO E PREVIDÊNCIA - SEADPREV, CÓPIA DO DOCUMENTO ADMINISTRATIVO  DE LOCAÇÃO DO JATO PTWJS, MODELO 400A, PACTUADO COM A EMPRESA CEARÁ TÁXI AÉREO.</t>
   </si>
   <si>
     <t>15757</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15757/req-marden-pesar-cicero.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15757/req-marden-pesar-cicero.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. CICERO PEREIRA DE OLIVEIRA,, CONHECIDO COMO CÍCERO BASTIÃO.</t>
   </si>
   <si>
     <t>15758</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15758/req-carlosaugusto-contracheques.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15758/req-carlosaugusto-contracheques.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ A IMPLANTAÇÃO  NO CONTRA CHEQUE DO POLICIAIS MILITARES, A DIFERENÇA DO SUBSÍDIOS, DOS PROMOVIDOS EM 19.11.2018 A 25.08.2020.</t>
   </si>
   <si>
     <t>15759</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15759/req-henrique-copia-batalha.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15759/req-henrique-copia-batalha.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL PIAUÍ, CÓPIA DO OFÍCIO N°150/2020 ENCAMINHADO PELA PREFEITURA  MUNICIPAL DE BATALHA-PI.</t>
   </si>
   <si>
     <t>15760</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15760/req-henriques-glosas-.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15760/req-henriques-glosas-.pdf</t>
   </si>
   <si>
     <t>REQUER A DIRETORA GERAL DO INSTITUTO DE ASSISTÊNCIA Á SAÚDE DOS SERVIDORES PÚBLICOS DO ESTADO DO PIAUÍ –IASPI, O NÚMERO DE GLOSAS  TÉCNICAS E LINEARES, COM TODOS OS VALORES PAGOS REFERENTES AOS ÚLTIMOS 10 ANOS AOS HOSPITAIS, SÃO MARCOS, HTI, SÃO PAULO,CASAMATER E PRONTOMED.</t>
   </si>
   <si>
     <t>15762</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15762/req-lucy-contratados.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15762/req-lucy-contratados.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, INFORMAÇÕES SOBRE COMO É FEITA A CONTRATAÇÃO DOS FUNCIONÁRIOS NA MATERNIDADE DONA EVANGELINA ROSA.</t>
   </si>
   <si>
     <t>15787</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15787/req-carlos-roco-pi120.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15787/req-carlos-roco-pi120.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO PIAUÍ - DER, O ROÇO DA VEGETAÇÃO AS MARGENS DA RODOVIA E TRECHOS DO ASFALTOS DA RODOVIA PI-120.</t>
   </si>
   <si>
     <t>15788</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15788/req-flora-pesarmanoel.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15788/req-flora-pesarmanoel.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO TRABALHADOR RURAL EMANOEL LUIZ PEREIRA, MAIS CONHECIDO COMO MANOEL DO MORRO, OCORRIDO NO MUNICÍPIO DE BATALHA.</t>
   </si>
   <si>
     <t>15789</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15789/req-joaodedeus-energiaeolica-.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15789/req-joaodedeus-energiaeolica-.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ E A SECRETARIA ESTADUAL DE MINERAÇÃO, PETRÓLEO E ENERGIAS RENOVÁVEIS, PARA IMPLANTAR UM PROJETO DE ENERGIA EÓLICA E SOLAR NO ASSENTAMENTO SANTA CLARA, NO MUNICÍPIO DE CANTO DO BURITI-PI.</t>
   </si>
   <si>
     <t>15790</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15790/req-elisagela-agespisa-ceramica.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15790/req-elisagela-agespisa-ceramica.pdf</t>
   </si>
   <si>
     <t>REQUER A ÁGUAS DE ESGOTOS DO PIAUÍ - AGESPISA, A IMPLANTAÇÃO E MELHORIAS DOS SERVIÇOS DE ABASTECIMENTOS DE ÁGUA NA REGIÃO DA CERÂMICA CIL.</t>
   </si>
   <si>
     <t>15791</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15791/req-paulomartins-reforma-puloferraz.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15791/req-paulomartins-reforma-puloferraz.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO - SEDUC, A REFORMA GERAL DO PRÉDIO DA UNIDADE ESCOLAR PAULO FERRAZ, NO MUNICÍPIO DE CAMPO MAIOR.</t>
   </si>
   <si>
     <t>15792</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15792/req-teresa-semduh-taquari.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15792/req-teresa-semduh-taquari.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DAS RUAS DO RESIDENCIAL TAQUARÍ, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15793</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15793/req-teresa-quadrah.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15793/req-teresa-quadrah.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A RECUPERAÇÃO DA QUADRA H, DO RESIDENCIAL FRANCISCA TRINDADE, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15794</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15794/req-teresa-capina-santabarbara.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15794/req-teresa-capina-santabarbara.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A CAPINA E LIMPEZA DAS RUAS NA VILA SANTA BARBARA, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15795</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15795/req-evaldo-cepisa-porto_alegre.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15795/req-evaldo-cepisa-porto_alegre.pdf</t>
   </si>
   <si>
     <t>REQUER A EQUATORIAL - CEPISA, A IMPLANTAÇÃO DE ENERGIA ELÉTRICA NO LOTEAMENTO PORTO ALEGRE, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15796</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15796/req-francisco-pi257.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15796/req-francisco-pi257.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO PIAUÍ - DER, A EXECUÇÃO DA OBRA DA PI -257, QUE LIGA OS MUNICÍPIO DE CURIMATÁ A REDENÇÃO DO GURGUEIA.</t>
   </si>
   <si>
     <t>15797</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15797/req-joaomadison-agespisa-interve.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15797/req-joaomadison-agespisa-interve.pdf</t>
   </si>
   <si>
     <t>REQUER A ÁGUAS DE ESGOTOS DO PIAUÍ - AGESPISA, A INTERVENÇÃO IMEDIATA DAQUELA EMPRESA, NO BAIRRO JACOLÂNDIA, NO MUNICÍPIO DE CORRENTE (PI).</t>
   </si>
   <si>
     <t>15798</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15798/req-joaomadson-expo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15798/req-joaomadson-expo.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE AGRONEGÓCIOS DO PIAUÍ PARA INCLUIR NO CALENDÁRIO OFICIAL DE EVENTOS AGROPECUÁRIOS NO ESTADO DO PIAUÍ 2021, A REALIZAÇÃO DA EXPOPIRACURUCA.</t>
   </si>
   <si>
     <t>15799</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15799/req-evaldo-reforco-luzi.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15799/req-evaldo-reforco-luzi.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO PIAUÍ, REFORÇO POLICIAL, NA CIDADE LUZILÂNDIA, REGIÃO NORTE DO ESTADO.</t>
   </si>
   <si>
     <t>15800</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15800/req-limma-solene-paulofreire.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15800/req-limma-solene-paulofreire.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AO EDUCADOR PAULO REGULUS NEVES FREIRE - PAULO FREIRE, QUE SE ESTIVESSE VIVO, COMEMORARIA 99 ANOS.</t>
   </si>
   <si>
     <t>15801</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15801/req-severo-dnit-br344.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15801/req-severo-dnit-br344.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, A RECUPERAÇÃO ASFÁLTICA DA BR-343, ZONA URBANA DE CAMPO MAIOR-PI.</t>
   </si>
   <si>
     <t>15809</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15809/req-pesar-bele-joaquim.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15809/req-pesar-bele-joaquim.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE PASCOAL JOAQUIM DA SILVA, OCORRIDO EM 30/09/2020.</t>
   </si>
   <si>
     <t>15810</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15810/req-pesar-bele-marcondes.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15810/req-pesar-bele-marcondes.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE MARCONDES PINHEIRO DE SOUSA, OCORRIDO EM 28/09/2020.</t>
   </si>
   <si>
     <t>15814</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15814/req-pesar-severo-expedito.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15814/req-pesar-severo-expedito.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO EX-SUPERINTENDENTE DO BANCO DO NORDESTE, JOSÉ EXPEDITO NEIVA, OCORRIDO NO DIA 03 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>15821</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15821/req-bele-pesar-bezerra.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15821/req-bele-pesar-bezerra.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE JOSÉ BEZERRA RODRIGUES, OCORRIDO EM 03/10/220</t>
   </si>
   <si>
     <t>15822</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15822/req-bele-pesar-f_chagas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15822/req-bele-pesar-f_chagas.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. FRANCISCO DAS CHAGAS BEZERRA RODRIGUES.</t>
   </si>
   <si>
     <t>15823</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15823/req-julio-pesar-teresinha.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15823/req-julio-pesar-teresinha.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DA SRA. TERESINHA PINHEIRO LEAL NUNES, OCORRIDO NO DIA 07 DE OUTUBRO.</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15833/req-paulo-conselhoeducacao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15833/req-paulo-conselhoeducacao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO CONSELHO ESTADUAL DE EDUCAÇÃO, ESCOLAS TÉCNICAS PROFISSIONALIZANTES PÚBLICAS E PRIVADAS QUE TIVERAM SUA RESOLUÇÃO DE RECONHECIMENTO VENCIDAS DE MARÇO A DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>15834</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15834/req-teresa-matias-olimpio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15834/req-teresa-matias-olimpio.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO - SEDUC,  A CONCLUSÃO DA REFORMA DA UNIDADE ESCOLAR MATIAS OLÍMPIO, NO MUNICÍPIO DE MATIAS OLÍMPIO-PI.</t>
   </si>
   <si>
     <t>15835</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15835/req-teresa-nossasenhora.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15835/req-teresa-nossasenhora.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO - SEDUC, A CONCLUSÃO DA REFORMA DA UNIDADE ESCOLAR NOSSA SENHORA DA CONCEIÇÃO, NO MUNICÍPIO DE BARRAS-PI.</t>
   </si>
   <si>
     <t>15836</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15836/req-flora-reforcos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15836/req-flora-reforcos.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, REFORÇOS DE PATENTES MAIS GRADUADAS PARA AS ELEIÇÕES NO MUNICÍPIO DE DIRCEU ARCOVERDE.</t>
   </si>
   <si>
     <t>15837</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15837/req-severo-pear-antoniomoura.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15837/req-severo-pear-antoniomoura.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO ENGENHEIRO CIVIL ANTÔNIO MOURA FÉ, OCORRIDO NO DIA 15 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>15838</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15838/doc00942020201022092926.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15838/doc00942020201022092926.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA SESSÃO SOLENE NO DIA 15 DE OUTUBRO EM HOMENAGEM AO DIA DO ENGENHEIRO AGRÔNOMO.</t>
   </si>
   <si>
     <t>15851</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15851/req-teresa-ceti-freitras.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15851/req-teresa-ceti-freitras.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO CETI - CENTRO EDUCACIONAL DE TEMPO INTEGRAL FREITAS NETO.</t>
   </si>
   <si>
     <t>15852</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15852/req-teresa-seduc-gervasio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15852/req-teresa-seduc-gervasio.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A REFORMA DA UNIDADE ESCOLAR GERVÁSIO COSTA, EM BARRAS-PI.</t>
   </si>
   <si>
     <t>15853</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15853/req-lucy-despesas.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15853/req-lucy-despesas.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, INFORMAÇÕES SOBRE AS DESPESAS DE INVESTIMENTOS PAGAS PELAS ESCOLAS OU PELA SECRETARIA.</t>
   </si>
   <si>
     <t>15854</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15854/req-lucy-seduc-coprodocente.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15854/req-lucy-seduc-coprodocente.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, INFORMAÇÕES SOBRE O CORPO DOCENTE SOBRE TODAS AS ESCOLAS ESTADUAIS.</t>
   </si>
   <si>
     <t>15855</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15855/req-henrique-louvor.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15855/req-henrique-louvor.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR AO PRESIDENTE DA REPÚBLICA, PELA INDICAÇÃO DO PIAUIENSE KASSIO NUNES,POR OCUPAR O CARGO DE MINISTRO DO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
   <si>
     <t>15856</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Dr.Francisco Costa, Carlos Augusto, Cicero Magalhaes, Elisângela Moura, Georgiano Neto, João de Deus</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15856/req-francisco-strans.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15856/req-francisco-strans.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ, A REALIZAÇÃO DE UMA INSPEÇÃO NA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTE E TRÂNSITO DA PREFEITURA DE TERESINA.</t>
   </si>
   <si>
     <t>15857</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15857/req-ziza-pesar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15857/req-ziza-pesar.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE FRANCISCO DA CRUZ, AOS 56 ANOS.</t>
   </si>
   <si>
     <t>15858</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15858/req-flora-repudio.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15858/req-flora-repudio.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE REPÚDIO AOS ENVOLVIDOS NO CASO MARIANA  FERRER, POR DETURPAREM OS FATOS DO CRIME DE ESTUPRO.</t>
   </si>
   <si>
     <t>15870</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15870/req-teresa-dnit-br235.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15870/req-teresa-dnit-br235.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, A RECUPERAÇÃO ASFÁLTICA DA BR-235, QUE LIGA SANTA FILOMENA A MONTE ALEGRE-PI.</t>
   </si>
   <si>
     <t>15871</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15871/req-marden-seguranca-miltonbrando.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15871/req-marden-seguranca-miltonbrando.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, APURAÇÃO DE DENÚNCIA DE OMISSÃO POLICIAL E DESCUMPRIMENTO DO DEVER PELA SEGURANÇA PÚBLICA NO MUNICÍPIO DE MILTON BRANDÃO.</t>
   </si>
   <si>
     <t>15872</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15872/req-teresa-patrulhamento.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15872/req-teresa-patrulhamento.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO PIAUÍ - DER, PATRULHAMENTO E EMPIÇARRAMENTO DA ESTRADA DO POVOADO MUCAMBO ATÉ A FAVEIRA.</t>
   </si>
   <si>
     <t>15873</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15873/req-teresa-poco-mariza.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15873/req-teresa-poco-mariza.pdf</t>
   </si>
   <si>
     <t>15874</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15874/req-oliveira-pesar-carlos.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15874/req-oliveira-pesar-carlos.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO JOVEM PROFESSOR CAROS EDUARDO CHAVES ARAÚJO, NO MUNICÍPIO DE MIGUEL ALVES.</t>
   </si>
   <si>
     <t>15875</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15875/req-ziza-pesar-jofran.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15875/req-ziza-pesar-jofran.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO MÉDICO  JOFRAN FREJAT, AOS 83 ANOS.</t>
   </si>
   <si>
     <t>15876</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15876/req-severo-anatel-cajueiro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15876/req-severo-anatel-cajueiro.pdf</t>
   </si>
   <si>
     <t>REQUER À AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, A INSTALAÇÃO DE UMA TORRE DE TELEFONIA MÓVEL E FORNECIMENTO DE SINAL DE INTERNET PARA O MUNICÍPIO DE CAJUEIRO DA PRAIA-PI.</t>
   </si>
   <si>
     <t>15877</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15877/req-severo-caixa.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15877/req-severo-caixa.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE REGIONAL DO BANCO DO BRASIL NO PIAUÍ E AO SUPERINTENDENTE REGIONAL DA CAIXA ECONÔMICA FEDERAL, A INSTALAÇÃO DE CAIXA ELETRÔNICO PARA O MUNICÍPIO DE CAJUEIRO DA PRAIA.</t>
   </si>
   <si>
     <t>15878</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15878/req-flora-seguranca-saojoao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15878/req-flora-seguranca-saojoao.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, AÇÕES NA ÁREA DA SEGURANÇA PÚBLICA NO MUNICÍPIO DE SÃO JOÃO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15879</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15879/doc00981220201201103817.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15879/doc00981220201201103817.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO EX-VEREADOR, SR. LINDOVALDO RAIMUNDO DA SILVA, OCORRIDO NO DIA 30 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>15892</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15892/req-teresa-pi130.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15892/req-teresa-pi130.pdf</t>
   </si>
   <si>
     <t>15893</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15893/req-elizangela-viatura.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15893/req-elizangela-viatura.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, UMA VIATURA POLICIAL NOVA PARA O MUNICÍPIO DE MORRO CABEÇA NO TEMPO-PI.</t>
   </si>
   <si>
     <t>15894</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15894/req-teresa-maternidade-reforma.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15894/req-teresa-maternidade-reforma.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI, A REALIZAÇÃO DA REFORMA DA MATERNIDADE DONA EVANGELINA ROSA(MDER).</t>
   </si>
   <si>
     <t>15895</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15895/req-teresa-der-pi112.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15895/req-teresa-der-pi112.pdf</t>
   </si>
   <si>
     <t>15896</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15896/req-teresa-seduc-caic.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15896/req-teresa-seduc-caic.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A A REFORMA DOS BANHEIROS NO CENTRO DE ATENÇÃO INTEGRADA À CRIANÇA - CAIC, DA VILA BANDEIRANTES, ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15897</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15897/req-teresa-pi236.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15897/req-teresa-pi236.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO E O ROÇO DA ESTRADA DA PI-236.</t>
   </si>
   <si>
     <t>15898</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15898/req-teresa-academia-eduardo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15898/req-teresa-academia-eduardo.pdf</t>
   </si>
   <si>
     <t>REQUER A SUPERINTENDÊNCIA DE DESENVOLVIMENTO URBANO SUL- SDU/SUL, A INSTALAÇÃO DE ACADEMIA POPULAR NO RESIDENCIAL EDUARDO COSTA, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15899</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15899/req-teresa-semduh-belavista.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15899/req-teresa-semduh-belavista.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, A PAVIMENTAÇÃO DAS RUAS DO BAIRRO BELA VISTA I E II.</t>
   </si>
   <si>
     <t>15900</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15900/req-teresa-reforma-uespi.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15900/req-teresa-reforma-uespi.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, A REFORMADA UNIVERSIDADE ESTADUAL DO PIAUÍ- UESPI, CAMPUS CLOVIS MOURA</t>
   </si>
   <si>
     <t>15901</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15901/req-teresa-ceti-balduino.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15901/req-teresa-ceti-balduino.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A RECUPERAÇÃO DA QUADRA DE ESPORTES, DO CENTRO EDUCACIONAL DE TEMPO INTEGRAL CETI- BALDUINO BARBOSA DE DEUS, NA ZONA LESTE DE TERESINA.</t>
   </si>
   <si>
     <t>15902</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15902/req-francisco-persar-humberto.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15902/req-francisco-persar-humberto.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DE HUMBERTO COELHO SILVA, OCORRIDO NO ÚLTIMO DIA 05 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>15904</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15904/req-limma-pi112.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15904/req-limma-pi112.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DOS TRECHOS DA PI-112.</t>
   </si>
   <si>
     <t>15906</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15906/req-limma-pi110.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15906/req-limma-pi110.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A RECUPERAÇÃO DO TRECHO  DA PI-110, QUE LIGA OS MUNICÍPIOS DE BARRAS E BATALHA.</t>
   </si>
   <si>
     <t>15907</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15907/req-drhelio-pi303.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15907/req-drhelio-pi303.pdf</t>
   </si>
   <si>
     <t>15908</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15908/req-elisangela-pi316.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15908/req-elisangela-pi316.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, A RECUPERAÇÃO DA ESTRADA DO PERÍMETRO URBANO DA BR-316, NO TRÁFEGO DO MUNICÍPIO DE MONSENHOR GIL.</t>
   </si>
   <si>
     <t>15909</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15909/req-franze-pg-estatua.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15909/req-franze-pg-estatua.pdf</t>
   </si>
   <si>
     <t>REQUER A PROCURADORA -GERAL DE JUSTIÇA, JUNTO AO MINISTÉRIO PÚBLICO ESTADUAL A POSSIBILIDADE DE COVALIDAÇÃO DE TODOS OS PROCEDIMENTOS E ATOS ADMINISTRATIVOS QUE CULMINAM NA EXECUÇÃO DA ESTÁTUA DO EX-GOVERNADOR ALBERTO SILVA.</t>
   </si>
   <si>
     <t>15910</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15910/req-teresa-farmacia.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15910/req-teresa-farmacia.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE SAÚDE – SESAPI,  A REGULARIZAÇÃO NA DISTRIBUIÇÃO DOS MEDICAMENTOS EXCEPCIONAIS FORNECIDOS PELA FARMÁCIA DE DISPENSAÇÃO NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15911</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15911/req-marden-aeronaves.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15911/req-marden-aeronaves.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE ESTADO DA ADMINISTRAÇÃO, A APRESENTAÇÃO DE CÓPIA DOS DOCUMENTOS RELATIVOS À LOCAÇÃO DE AERONAVES, POR PARTE DO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>15912</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15912/req-elisangela-ati.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15912/req-elisangela-ati.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR-GERAL DA AGÊNCIA DE TECNOLOGIA DA INFORMAÇÃO DO PIAUÍ-ATI,A INSTALAÇÃO DE INTERNET, PELO PIAUÍ CONECTADO NA PRAÇA ECOLÓGICA DO RESIDENCIAL CIDADE SUL.</t>
   </si>
   <si>
     <t>15913</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15913/req-flora-detran.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15913/req-flora-detran.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR-GERAL DO DETRAN-PI, A CONTRATAÇÃO DE NOVOS EXAMINADORES  DO ÓRGÃO E GESTÕES REATIVAÇÃO DA ESCOLA PÚBLICA DE FORMAÇÃO.</t>
   </si>
   <si>
     <t>15914</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15914/req-hp-agro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15914/req-hp-agro.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ,A REALIZAÇÃO DE UM ESTUDO DE VIABILIDADE TÉCNICA PARA CRIAÇÃO DE UM PÓLO AGRO INDUSTRIAL, NA REGIÃO DO CERRADO PIAUIENSE.</t>
   </si>
   <si>
     <t>15915</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15915/req-hp-agespisa-gilson.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15915/req-hp-agespisa-gilson.pdf</t>
   </si>
   <si>
     <t>REQUER A ÁGUAS E ESGOTOS DO PIAUÍ - AGESPISA, A REGULARIZAÇÃO DO FORNECIMENTO DE ÁGUA NO RESIDENCIAL GILSON COELHO.</t>
   </si>
   <si>
     <t>15916</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15916/req-firmino-itaueira.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15916/req-firmino-itaueira.pdf</t>
   </si>
   <si>
     <t>REQUER A ÁGUAS E ESGOTOS DO PIAUÍ - AGESPISA, A REGULARIZAÇÃO DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE ITAUEIRA-PI.</t>
   </si>
   <si>
     <t>15917</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15917/req-hp-mocao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15917/req-hp-mocao.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE APELO AO GOVERNADOR DO ESTADO DO PIAUÍ, OBJETIVANDO APROVAÇÃO DO PROTOCOLO ESPECÍFICO DE MEDIDAS DE PREVENÇÃO E CONTROLE DA DISSEMINAÇÃO DO SARS-COV-2 (COVID-19), PARA O SETOR RELATIVO A ADMINISTRAÇÃO PÚBLICA PÚBLICA.</t>
   </si>
   <si>
     <t>15926</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15926/req-limma-delegado.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15926/req-limma-delegado.pdf</t>
   </si>
   <si>
     <t>REQUER AO DELEGADO GERAL DA POLÍCIA CIVIL DO ESTADO DO PIAUÍ, A NOMEAÇÃO E UM DELEGADO PARA  EXERCER A TITULARIDADE DE DELEGADO NA CIDADE DE MATIAS OLIMPIO.</t>
   </si>
   <si>
     <t>15927</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15927/req-limma-der-saojoao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15927/req-limma-der-saojoao.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ- DER, A RETOMADA DAS OBRAS  DO ASFALTAMENTO DO TRECHO DA PI QUE LIGA SÃO JOÃO DO ARRAIAL A MATIAS OLÍMPIO.</t>
   </si>
   <si>
     <t>15928</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15928/req-teresa-sdr-boqueirao.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15928/req-teresa-sdr-boqueirao.pdf</t>
   </si>
   <si>
     <t>REQUER Á SUPERINTENDÊNCIA DE DESENVOLVIMENTO RURAL -SDR, A RECUPERAÇÃO DAS PONTES QUE LIGA OS POVOADOS BOQUEIRÃO AO POVOADO CAMPESTRE.</t>
   </si>
   <si>
     <t>15929</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15929/req-teresa-pi112-miguelalves.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15929/req-teresa-pi112-miguelalves.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DA PI-112, TRECHO QUE LIGA MIGUEL ALVES A PORTO-PI.</t>
   </si>
   <si>
     <t>15930</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15930/req-teresa-pi112-campolargo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15930/req-teresa-pi112-campolargo.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DA PI-112, TRECHO QUE LIGA CAMPO LARGO A MATIAS OLÍMPIO-PI.</t>
   </si>
   <si>
     <t>15931</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15931/req-teresa-academia-betinho.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15931/req-teresa-academia-betinho.pdf</t>
   </si>
   <si>
     <t>REQUER A SUPERINTENDÊNCIA DE DESENVOLVIMENTO URBANO SUL- SDU/SUL, UMA ACADEMIA POPULAR NO RESIDENCIAL BETINHO, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15932</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15932/req-drhelio-recolhimento.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15932/req-drhelio-recolhimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE TURISMO DO PIAUÍ, O RECOLHIMENTO DO LIXO NAS PRAIAS DO LITORAL PIAUIENSE.</t>
   </si>
   <si>
     <t>15933</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15933/req-limma-malhada.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15933/req-limma-malhada.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, UM PROJETO DE ASFALTAMENTO  DA SEDE DO MUNICÍPIO DE  CAMPO LARGO ATÉ A COMUNIDADE MALHADA DE AREIA.</t>
   </si>
   <si>
     <t>15934</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15934/req-severo-pear-ademar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15934/req-severo-pear-ademar.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO EX-PREFEITO SR. ADEMAR BEZERRA DE SOUSA, EX-PREFEITO DE  SÃO JOSÉ DO PIAUÍ-PI</t>
   </si>
   <si>
     <t>15935</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15935/req-ziza-pesar-jose.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15935/req-ziza-pesar-jose.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ RAIMUNDO DE ARAÚJO, MAIS CONHECIDO COMO DÊRA.</t>
   </si>
   <si>
     <t>15936</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15936/req-teresa-pi112-teresina.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15936/req-teresa-pi112-teresina.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADA E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO DA PI-112, TRECHO QUE LIGA TERESINA A UNIÃO-PI.</t>
   </si>
   <si>
     <t>15940</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15940/req-severo-pesar-josenazareno.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15940/req-severo-pesar-josenazareno.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE PESAR PELO FALECIMENTO DO SR. JOSÉ NAZARENO SOARES DE ARAÚJO, OCORRIDO NO DIA 16 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>15943</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15943/req-georgiano-certificado.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15943/req-georgiano-certificado.pdf</t>
   </si>
   <si>
     <t>REQUER CERTIFICADO HERÓIS DA SAÚDE, EM NOME DO PROGRAMA BUSCA ATIVA, DA SECRETARIA DO ESTADO DA SAÚDE DO PIAUÍ.</t>
   </si>
   <si>
     <t>15944</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15944/req-teresa-parqueliana.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15944/req-teresa-parqueliana.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SAÚDE DO ESTADO DO PIAUÍ, A INSTALAÇÃO DE ACADEMIA POPULAR NO RESIDENCIAL PARQUE ELIANA, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15945</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15945/req-teresa-academia-belavista3.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15945/req-teresa-academia-belavista3.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE DESENVOLVIMENTO URBANO SUL-SDU-SUL, A INSTALAÇÃO DE ACADEMIA POPULAR PARA O LOTEAMENTO BELA VISTA III, MEDIANTE A EMENDA PARLAMENTAR N°02/2019.</t>
   </si>
   <si>
     <t>15946</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15946/req-teresa-ruamiarin.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15946/req-teresa-ruamiarin.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA SDU-SUL, A CONSTRUÇÃO DE UMA GALERIA NA RUA MIARIN, ZONA SUL DE TERESINA.</t>
   </si>
   <si>
     <t>15947</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15947/req-teresa-sdr-serra.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15947/req-teresa-sdr-serra.pdf</t>
   </si>
   <si>
     <t>REQUER Á SUPERINTENDÊNCIA DE DESENVOLVIMENTO RURAL -SDR, O EMPIÇARRAMENTO DO ASSENTAMENTO SERRA DOURADA.</t>
   </si>
   <si>
     <t>15948</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15948/req-teresa-sdu-ruas-belavista.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15948/req-teresa-sdu-ruas-belavista.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA SDU-SUL, O COMPLEMENTO DO CALÇAMENTO NAS RUAS DO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>15949</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15949/req-flora-louvor-hanseniase.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15949/req-flora-louvor-hanseniase.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR À DIREÇÃO DO MOVIMENTO DE REINTEGRAÇÃO DAS PESSOAS ATINGIDAS PELA HANSENÍASE (MORHAN), PELA PASSAGEM DO DIA ESTADUAL DE CONSCIENTIZAÇÃO, PREVENÇÃO COMBATE A HANSENÍASE NO PIAUÍ.</t>
   </si>
   <si>
     <t>15950</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15950/req-flora-aud-desencar.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15950/req-flora-aud-desencar.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PERANTE ÀS COMISSÕES DOS DIREITOS HUMANOS E JUVENTUDE E DA ADMINISTRAÇÃO PÚBLICA E POLÍTICA SOCIAL, PARA TRATAR SOBRE AS POLÍTICAS DE DESENCARCERAMENTO NO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15951</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15951/req-limma-pi211.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15951/req-limma-pi211.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO ASFÁLTICA DA PI-211.</t>
   </si>
   <si>
     <t>15952</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15952/req-limma-pi113.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15952/req-limma-pi113.pdf</t>
   </si>
   <si>
     <t>15953</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15953/req-limma-211-esperantina.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15953/req-limma-211-esperantina.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER, A RECUPERAÇÃO ASFÁLTICA DA PI-211, QUE LIGA OS MUNICÍPIOS DE ESPERANTINA E JOAQUIM PIRES.</t>
   </si>
   <si>
     <t>15954</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15954/req-limma-estadio-espe.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15954/req-limma-estadio-espe.pdf</t>
   </si>
   <si>
     <t>REQUER A FUNDAÇÃO DOS ESPORTES DO PIAUÍ (FUNDESPI),A RETOMADA DAS OBRAS DO ESTÁDIO MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>15955</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15955/req-limma-comuni-faveira.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15955/req-limma-comuni-faveira.pdf</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO PIAUÍ, A CONCLUSÃO  DO PROJETO E A REALIZAÇÃO DA LICITAÇÃO DO ASFALTAMENTO DA COMUNIDADE FAVEIRA.</t>
   </si>
   <si>
     <t>15956</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15956/req-paulo-joaomariano.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15956/req-paulo-joaomariano.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A INSTALAÇÃO DE SUBESTAÇÃO E CLIMATIZAÇÃO, PARA A UNIDADE ESCOLAR JOÃO MARIANO RIBEIRO, NO MUNICÍPIO DE SÃO JOÃO DA SERRA-PI.</t>
   </si>
   <si>
     <t>15957</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15957/req-paulo-seduc-limarebelo.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15957/req-paulo-seduc-limarebelo.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO -SEDUC, A INSTALAÇÃO DE SUBESTAÇÃO E CLIMATIZAÇÃO, PARA A UNIDADE ESCOLAR LIMA REBELO, NO MUNICÍPIO DE SÃO MIGUEL DO TAPUIO-PI.</t>
   </si>
   <si>
     <t>15958</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15958/req-paulo-cetipedro.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15958/req-paulo-cetipedro.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A A CONSTRUÇÃO DE DUAS SALAS DE AULAS E UM AUDITÓRIO NO CENTRO EDUCACIONAL DE TEMPO INTEGRAL - CETI PEDRO COELHO, MUNICÍPIO DE BOA HORA.</t>
   </si>
   <si>
     <t>15959</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15959/req-paulo-ceti-conego.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15959/req-paulo-ceti-conego.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A REFORMA GERAL DO PRÉDIO DO CENTRO EDUCACIONAL DE TEMPO INTEGRAL - CETI CÔNEGO CARDOSO, MUNICÍPIO DE CASTELO DO PIAUÍ.</t>
   </si>
   <si>
     <t>15960</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15960/req-paulo-deromi.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15960/req-paulo-deromi.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA ESTADUAL DE EDUCAÇÃO - SEDUC, A REFORMA DA UNIDADE ESCOLAR ANTONIO DEROMI SOARES, NO MUNICÍPIO DE BURITI DOS MONTES.</t>
   </si>
   <si>
     <t>17972</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17972/of1620.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17972/of1620.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE AUDIÊNCIA PÚBLICA PARA APRESENTAÇÃO DE SUGESTÃO DE 100% DO PROBLEMA DO LIXO EM TODO O ESTADO SEM FAZER USO DE VERBAS PÚBLICAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7647,68 +7647,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15346/ind-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15360/ind-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15415/ind-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15416/ind-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15471/ind-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15523/plo-02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15522/indicativo_adicional_de_insalubridade1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15543/ind_plo_no_08_-_13.04.2020_-_dep._henrique_pir_iBhFpgh.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15544/ind_plo_no_09-2020_-_dep._teresa_britto_-_aten_ET2yI1s.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15545/ind_plo_no_10-2020_-_dep._gessivaldo_isaias_-__xWOQk4i.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15546/ind_pl_no_13-2020_-_dep._franze_silva_-_suspen_jFa3dEP.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15547/ind_plo_no_14-2020_-_dep._flora_izabel_-_lavar_as_maos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15741/ind_plo_no_15-2020_-_dep._oliveira_neto_-_pensao_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15695/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_BAUiOrm.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15631/ind_plo_no_18-2020_-_dep._gessivaldo_isaias_-__9GxATrp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15548/ind_plo_no_19-2020_-_dep._marden_menezes_-_ins_zkXwtVj.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15556/ind_plo_no_20-2020_-_dep._elisangela_moura_-_k_NENiwLr.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15566/plo_no_63_-_corona_pcd_-_libras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15567/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15600/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_CXTzyuX.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15601/plo52-dep._julio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15602/plo-68.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15605/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_x8XWR69.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15606/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15607/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_KApIefN.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15699/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_sH5b2vE.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15641/ind-31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15698/plo_no_111-2020_-_dep._lucy_soares_-_barreira__96AXl0E.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15739/ind-33.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15742/plo-178.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15763/ind-35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15764/ind-36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15811/plo-26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15812/plo-09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15807/ind-39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15819/ind-40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15820/ind-41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15862/ind-42.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15889/ind-43.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15890/ind-44.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15924/ind-45.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15925/ind-46.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15524/mensagem_no_13-a_medida_provisoria_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15297/veto-01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15298/veto-02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15338/veto-03.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15339/veto-04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15340/veto-05.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15648/mensagem-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15649/mensagem-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15651/mensagem-29.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15778/veto-33.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15782/veto-37.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15299/veto-68.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15300/veto-69.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15301/veto-70.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15292/pdl-01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15324/pdl-02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15325/pdl-03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15326/pdl-04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15352/pdl-05.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15357/pdl-06.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15427/pdl-07.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15428/pdl-08.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15474/pdl-09.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15492/pdl-10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15617/pdl_no_14-2020_-_dep._severo_eulalio_-_titulo__GbVN2rI.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15646/pdl-15.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15640/pdl-16.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15676/pdl-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15774/pdl-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15775/pdl-20.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15785/pdl-66.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15918/pdl-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15919/pdl-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15920/pdl-24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15921/pdl-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15941/pdl-26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15961/pdl-27.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15962/pdl-28.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15963/pdl-29.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15964/pdl-30.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15965/pdl-31.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15966/pdl-32.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15967/pdl-33.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15968/pdl-34.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17601/doc01781920220706064224.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17602/doc01784720220707085937.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15503/plc-01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15680/plc-02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15681/plc-03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15761/plo-47.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15776/plc-05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15891/plo-168.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15806/plcg-02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15293/plo-01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15294/plo-02.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15295/plo-03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15296/plo-04.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15327/plo-05.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15328/plo-06.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15329/plo-07.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15330/plo-08.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15331/plo-09.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15332/plo-10.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15333/plo-11.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15334/plo-12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15335/plo-13.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15336/plo-14.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15337/plo-15.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15341/plo-16.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15342/plo-17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15343/plo-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15344/plo-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15345/plo-20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15353/plo-21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15354/plo-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15355/plo-23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15361/plo-24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15414/plo-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15419/plo-26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15420/plo-27.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15421/plo-28.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15422/plo-29.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15424/plo-30.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15425/plo-31.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15426/plo-32.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15430/plo-33.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15431/plo-34.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15432/plo-35-20.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15472/plo-36.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15473/plo-37.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15475/plo-38.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15476/plo-39.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15477/plo-40.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15493/plo-41.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15494/plo-42.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15496/plo-43.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15497/plo-44.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15498/plo-45.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15500/plo-46.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15501/plo-47.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15502/plo-48.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15505/plo-49.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15507/plo-50.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15508/plo-51.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15512/plo52-dep._julio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15513/plo53-dep._henrique.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15515/plo55-dep._b._sa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15516/plo_no_56-2020_-_dep._ziza_-_limitacao_de_vend_A8Gv6Ll.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15517/plo_no_57-2020_-_dep._ziza_-_medidas_de_emerge_1092QYX.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15518/plo_no_58-2020_-_dep._teresa_britto_-_fundo_em_1IPcgHb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15519/plo_no_59-2020_-_dep._flora_izabel_-_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15520/plo_no_60-2020_-_dep._flora_izabel_-_medidas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15521/plo_no_61-2020_-_dep._ziza_-_fake_news_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15528/plo_no_62-2020__propriedades_privadas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15565/plo_no_63_-_corona_pcd_-_libras.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15529/plo_no_64-2020_-_dep._gessivaldo_-_reducao_de__AJrB5Tv.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15549/plo_no_65_-_dep._lucy_soares_-_concursos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15559/plo_no_66-2020_-_dep._lucy_soares_-_planos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15579/plo_no_67-2020_-dep._lucy_soares_-_epis_-_tabe_0xE76JA.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15530/plo_no_68_-_dep._teresa_britto_-__instalacao_p_kmuqWsX.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15604/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_5i92cPu.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15550/plo_no_70-2020_-_dep._teresa_britto_-_politica_krl1YHi.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15560/plo_no_71-2020_-_dep._teresa_britto_transparen_iKbRZht.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15531/plo_no_72-2020_-_dep._julio_arcoverde_-_tarifa_AJX3JCr.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15538/plo_no_73-2020_-_dep._gessivaldo_-_suspensao_e_6w0ikNz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15551/plo_no_74-2020_-_dep._gessivaldo_-_mascaras_em_bancos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15532/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_Z5uE0Z4.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15536/plo_no_76-2020_-_dep._hp_-_reducao_mensalidade_escolar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15539/plo_no_77-2020_-_dep._oliveira_neto_-_alugueis_eeTSJyH.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15537/plo_no_78-2020_-_dep._oliveira_neto_-_internac_msBFKDo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15540/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15578/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15541/plo_no_81-20__-_dep._severo_eulalio_-.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15561/plo_no_82-2020_-_dep._gessivaldo_isaias_-_epi_empresas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15580/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_0NZHAlR.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15542/plo_no_84-2020_-_dep._flora_izabel_-_bo_online.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15552/plo_no_85-2020_-_dep._flora_izabel_-_vagas_em__5uATbUL.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15553/plo_no_86-2020_-_dep._francisco_limma_-_kit_higiene.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15555/plo_no_88-2020_-_dep._franze_silva_-_procedime_02cXvlf.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15554/plo_no_89-2020_-_dep._themistocles_filho_-preg_iI40jJe.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15562/plo_no_90-2020_-_dep._franze_silva_-_suspende__MlaANMa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15563/plo_no_91-2020_-_dep._flora_izabel_-_limpeza_onibus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15557/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_1s2yI5W.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15618/plo_no_93-2020_-_dep._teresa_britto_-_atendime_j5ldbtb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15564/plo_no_94-2020_-_dep._francisco_costa__-_recur_hn25w40.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15581/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_6z8Uslx.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15632/plo_no_96-2020_-_dep._mardem_menezes_-.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15582/plo_no_97-2020_-_dep._limma_-_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15636/plo_no_98-2020_-_dep._teresa_britto_-_afixacao_pWTKRtI.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15619/plo_no_99-2020_-_dep._teresa_britto_-_cuidados_zyP5fdX.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15620/plo_no_100-2020_-_dep._teresa_britto_-_empresa_U9yeeaK.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15621/plo_no_101-2020_-_dep._teresa_britto_-_priorid_r6Ny849.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15622/plo_no_102-2020_-_dep._francisco_limma_-__uso__Fi90mkb.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15623/plo_no_103-2020_-_dep._francisco_limma_-_apoli_AT5GXlR.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15585/plo_no_104-2020_-_dep._flora_izabel_-_visita_virtual.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15624/plo_no_105-2020_-_dep._b._sa_-_obesidade.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15583/plo_no_106-2020_-_dep._b.sa_-_itcmd.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15584/plo_no_107-2020_-_dep._cel._carlos_augusto_-_s_WTSAu3L.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15625/plo_no_108-2020_-_dep._francisco_limma_-_segur_UdXSZWM.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15626/plo_no_109-2020_-_dep._flora_izabel_-_selo_pia_91KJHSD.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15586/plo_no_110-2020_-_dep._joao_de_deus_-_licenca__sCE1s5E.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15627/plo_no_111-2020_-_dep._lucy_soares_-_barreira__xstZKba.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15628/plo-112-completo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15629/plo_no_113-2020_-_dep._limma_-_compras_governamentais.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15630/plo_no_114-2020_-_dep._julio_arcoverde_-_planta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15633/plo_no_115_-_dep._cicero_magalhaes_-_compras_e_sbI4nG0.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15634/plo_no_116-2020_-_dep._cicero_magalhaes_-_medi_TmMqTvZ.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15635/plo_no_117-2020_-_dep._cicero_magalhaes_-_acom_lxM3Szp.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15610/plo-118.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15611/plo_no_119-2020_dep._teresa_britto_-_substitui_SePQNCb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15612/plo_no_120-2020_dep._teresa_britto_-_proibicao_n3lVykR.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15613/plo_no_121-2020_-_dep._joao_madison_-_parcelam_7XTCMLv.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15614/plo_no_122-2020_-_dep._gessivaldo_isaias_-_ouv_7d7sGAh.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15615/plo_no_123-2020_-_dep._henrique_pires_-_rec._u_OfZ0zo9.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15616/plo_no_124-2020_-_dep._teresa_britto_-_teste_c_Sbcomf3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15652/plo-125.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15653/plo-126.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15654/plo-127.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15655/plo-128.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15660/plo-129.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15661/plo-130.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15662/plo-131.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15663/plo-132.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15677/plo-133.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15678/plo-134.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15679/combinepdf.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15710/plo-136.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15700/plo-137.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15701/plo-138.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15702/combinepdf_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15733/plo-140.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15734/plo-141.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15735/plo-142.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15736/plo-143.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15737/plo-144.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15738/plo-145.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15743/plo-146.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15744/plo-147.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15745/plo-148.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15746/plo-149.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15747/plo-150.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15765/plo-151.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15766/plo-152.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15767/plo-153.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15768/plo-154.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15769/plo-155.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15770/plo-156.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15771/plo-157.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15772/plo-158.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15777/combinepdf_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15786/plo-160.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15802/plo-161.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15803/plo-162.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15804/plo-163.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15805/plo-164.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15808/plo-165.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15815/plo-166.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15816/plo-167.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15817/plo-168.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15831/plo-169.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15832/plo-170.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15839/plo-171.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15840/plo-172.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15841/plo-173.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15842/plo-174.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15843/plo-175.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15844/plo-176.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15845/plo-177.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15846/plo-178.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15847/plo-179.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15848/plo-180.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15859/plo-181.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15860/plo-182.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15861/plo-183.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15863/plo-184.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15865/plo-185.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15866/plo-186.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15867/plo-187.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15868/plo-188.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15869/plo-189.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15883/plo-190.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15884/plo-191.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15885/plo-192.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15886/plo-193.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15887/plo-194.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15903/plo-195.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15922/plo-196.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15923/plo-197.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15942/plo-198.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15359/plog-01.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15418/plog-02.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15506/plog-03.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15510/msg09-plog04_-_gov.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15511/msg10-_plog05_-_gov.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15533/plog_no_06-20_msg_no_11-20_cessao_de_uso_emgerpi.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15525/plog_no_07_mens._no_14_-_op._cred._bb_sa_1_bi_reias.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15526/plog_no_08_mens._no_15_-_op._cred._brb_83_mi_reais.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15527/plog_no_09_-mens._no_16_-_op._cred._bird_100_m_aot9sSV.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15534/plog_no_10-20_-_msg_no_17-20_-_fida.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15535/plog_no_11-20_msg_no_18-20_de_07_de_abril_de_2_cH2UwYK.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15647/mensagem-20.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15558/plog_no_14-20_msg_no_21-20_-_antecipacao_feria_uuN509Y.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15603/mensagem_24_e_projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15608/msg_no_25-2020_-_plog_no_17-2020_-_contratacao_a1q0FGX.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15609/msg_no_26-2020_-_plog_no_17-20_-_icms_-_itcmd.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15650/mensagem-27.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15740/msg_no_28-2020_-_plog_no_19-20_-_got_-_agentes_socioeducativos.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15658/plog-20.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15779/plog-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15780/plog-23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15781/plog-24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15813/plog-25.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15818/plog-26.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15824/plog-27.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15825/plog-28.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15826/plog-29.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15827/plog-30.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15828/plog-31.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15829/plog-32.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15830/plog-33.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15850/plog-34.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15864/plog-35.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15880/plog-36.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15881/plog-37.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15882/plog-38.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15937/plog-39.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15938/plog-40.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15939/plog-41.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15659/plog-42-mg31.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15348/pre-01.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15417/pre-02.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15429/pre-03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15504/pre-04.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15656/pre-05.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15657/pre-06.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15664/pre-07.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15748/pre-08.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15888/pre-09.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15849/pec-governo-01.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15347/pec-01.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15773/pec-02.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15905/pec-03.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15727/req-teresa-psicologo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15302/req-teresa-ultrassonografia-leonidas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15303/req-teresa-processadora-leonidas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15304/req-teresa-esteralizacao-dirceu.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15305/req-teresa-dosimetro-leonidas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15306/req-teresa-dosimetro-dirceu.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15307/req-severo-cartorio-ribeiro.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15308/req-oliveira-ponto-net-cidadejardim.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15309/req-oliveira-pav-ruas-socorro-.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15310/req-oliveira-pav-cajueiro.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15311/req-oliveira-iluminacao-antoniosales.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15312/req-oliveira-araras.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15313/req-oliveira-academia-soinho.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15314/req-oliveira-700.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15315/req-franze-der-anecyr.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15316/req-gessi-carro-pipa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15317/req-teresa-solene-campanha.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15318/req-teresa-solene-farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15319/req-teresa-solene-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15320/req-teresa-alcool-solene.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15321/req-teresa-solene-mulher.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15322/req-flora-defensor.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15323/req-georgiano-pi-240.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15349/req-teresa-louvor-jornal.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15350/req-oliveira-pesar-igor-rafael.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15351/req-oliveira-pesar-amorim.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15356/req-teresa-pesar-juraci.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15358/req-ziza-joao-pesar-ubiracy.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15362/req-teresa-asfalto-vilamaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15363/req-teresa-vilamaria2.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15364/req-teresa-semduh-belavista2.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15365/req-teresa-semduh-belavista1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15366/req-teresa-semduh-taquari.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15367/req-teresa-semduh-vila-rua20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15368/req-teresa-sduleste-passagem.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15369/req-teresa-semduh-urano.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15370/req-teresa-der-pi112.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15371/req-teresa-poco-taboca.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15372/req-teresa-ponte-itaueira.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15373/req-teresa-academia-nazaria.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15374/req-teresa-sdu-bela-academia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15375/req-teresa-sdu-ruth.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15376/req-teresa-strans-monsenhor.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15377/req-teresa-ostensivo-satelite.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15378/req-teresa-sytans-torquato.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15379/req-teresa-cmei.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15380/req-teresa-semduh-santaluzia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15381/req-teresa-equatorial-matas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15382/req-teresa-der-formosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15383/req-teresa-delgacia-barroduro.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15384/req-teresa-reforco-santafilo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15385/req-teresa-ruapardal.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15386/req-teresa-reforma-flores.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15387/req-teresa-iaepi-barrinhos.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15388/req-teresa-louvor-ecc.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15389/req-teresa-solene-ecc.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15390/req-francisco-solene-pt.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15391/req-drhelio-pi116.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15392/req-franze-semduh-terra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15393/req-cicero-aud-equatorial.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15394/req-flora-louvor-ruimar.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15395/req-flora-louvor-pt.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15396/req-flora-barragem-aud.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15397/req-bsa-tj-tramitacao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15398/req-warton-dnit-343.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15399/req-evaldo-cepisa-campestre.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15400/req-elisangela-dnit-redutor.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15401/req-elisangela-sesapi-academia-monsenhor.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15402/req-elisangela-viatura-miguel.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15403/req-elisangela-der-pi113.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15404/req-elisangela-der-parque.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15405/req-elisangela-seduc-crirla.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15406/req-severo-tim-baixagrande.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15407/req-severo-dnit-drenagem.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15408/req-severo-pi456.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15409/req-severo-der-pi115.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15410/req-gessi-ostensivo-saojoao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15411/req-gessi-ostensivo-saojoaquim.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15412/req-gessi-ostensivo-parde.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15413/req-teresa-aud-professosres.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15423/req-teresa-pesar-dete.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15433/req-marden-aud-taxas.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15434/req-warton-escola-altos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15435/req-warton-afonso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15436/req-teresa-der-pi130.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15437/req-limma-dnit-br222.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15438/req-warton-onibus_-altos.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15439/req-franze-solene-pt.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15440/req-elisangela-solene-pcdob.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15441/req-marden-equatorial-buriti.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15442/req-teresa-semduh-cicero.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15443/req-teresa-semduh-jupiter.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15444/req-teresa-sdu-ruaiguacu.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15445/req-helio-der-pi140.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15446/req-henrique-telefonia-.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15447/req-hemrique-pi142.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15448/req-henrique-br-020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15449/req-limma-der-lombadas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15450/req-limma-sistema-antonio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15451/req-limma-pi120.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15452/req-limma-der-pi327.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15453/req-limma-arco-hartman.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15454/req-limma-onibus.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15455/req-elisangela-semduhsantalaura.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15456/req-ziza-parquesolar.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15457/req-joao-ambu-jose.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15458/req-ziza-louvor.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15459/req-elisangela-academia-jose.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15460/req-elisangela-der-pi143.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15461/req-teresa-semduh-jarbas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15462/req-teresa-semduh-barbacena.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15463/req-elisangela-transporte.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15464/req-teresa-semaforo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15465/req-teresa-sdu-emenda.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15466/req-teresa-der-pi113.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15467/req-joao-dap.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15468/req-marden-reajuste.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15469/req-teresa-aud-enel.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15470/req-teresa-strans-lombada-jose.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15478/req-gessivaldo-escoteiro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15479/req-joaomadson-br343.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15480/req-joao-der-vicosa.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15481/req-gessi-quadra-sucesso.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15482/req-gessi-quadra-cajueiro.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15483/req-gessi-cepisa-campo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15484/req-gessi-academia-campo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15485/req-elisangela-dnit-br343.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15486/req-elisangela-pi459.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15487/req-flora-bibliotecario.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15488/req-ziza-pesar-adilio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15489/req-lucy-fechamento.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15490/req-georgiano-142.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15491/req-helio-br020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15495/req-henrique-pesar-joaoholanda.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15499/req-marden-pesar-viturino.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15509/req-joao-pesar-waldir.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15568/lido_em_23.04.20_-_dep._lucy_soares_-_requerim_sRPuf1I.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15569/lido_em_23.03.20_-_dep._lucy_soares_-_requerim_KM3XR89.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15570/lido_em_23.04.20_-_dep._marden_menezes_-_13-04_rWYbAQH.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15571/lido_em_23.04.20_-_dep._gustavo_neiva_-_13.04._MpWw92C.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15572/lido_em_23-03-20_-_dep._warton_lacerda_-_reque_tMWIGlV.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15573/lido_em_23-04-20_-_dep._flora_izabel_-_forneci_41dCYI2.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15574/lido_-_23-03-20_-_dep._henrique_pires_-_req_ao_r6wiiSa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15575/lido_-_23-03-20_-_dep._henrique_pires_-_setor__Ju9UVRw.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15576/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_ZQmO8YY.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15577/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_63qDLez.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15587/requerimento_dep_dr_helio_2.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15588/requerimento_dep_jm_2.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15589/requerimento_dep_dr_helio.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15590/requerimento_dep_lucy_2.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15591/requerimento_dep_limma_2.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15592/requerimento_dep_severo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15593/requerimento_dep_lucy.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15594/requerimento_dep_hp.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15595/requerimento_dep_severo_2.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15596/requerimento_dep_limma.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15597/requerimento_dep_jm.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15598/requerimento_dep_dr_helio_3.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15599/requerimento_dep_warton.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15637/req-teresa-pesar-manoel.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15638/req-fabionovo-pesar-michel.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15639/req-severo-pesar-srgeraldo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15642/req-henrique-pesar-francisco.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15643/req-carlosaugusto-pesar.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15644/req-carlosaugusto-pesar-antonio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15645/req-carlosaugusto-pesar-raimundo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15665/req-marde-der-pi237.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15666/req-joaomadson-agespisa-reservatorio.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15667/req-marden-seduc-joaocoelho.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15668/req-drhelio-pontesimplicio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15669/req-drhelio-alargamentodavia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15670/req-lucy-reforma-gaseshpm.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15671/req-franze-euqatorial.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15672/req-henrique-pesar-nazo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15673/req-teresa-pesar-josewilliam.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15674/req-pcarlosaugusto-pesar-antonio.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15675/req-severo-pesar-georgia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15682/lido_no_expediente.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15683/req-ziza-pesar-raylan.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15684/req-paulomartins-transferencia-bpm.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15685/req-paulo-equatorial.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15686/req-gessivaldo-prazo-ipva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15687/req-gessivaldo-turmas.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15688/req-paulomartins-viaturas.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15689/req-henrique-equatorial-batalha.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15690/gabinete_da_deputada_estadual_elisangela_moura.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15691/gabinete_do_dr._helio_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15692/gabinete_do_dr._helio_picarramento.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15693/1100_no_expedientl.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15694/documentos_escaneados_2.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15696/estado_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15697/lido_no_exp.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15703/assembleia_legislativa_1.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15704/assembleia_legislativa_do_estado_do_piaui_1.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15705/binete_da_deputada_estadual_elisangela_moura.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15706/estado_do_piau1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15707/estado_do_piaui_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15708/gabinete_do_deputado_estadual_franze_silva.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15709/lido_no_expediente_1.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15711/req-teresa-emenda.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15712/req-teresa-emenda-04.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15713/req-franze-entregadores.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15714/req-joaodedeus-respiradores.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15715/doc00891720200820061952.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15716/req-franze-sessoes.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15717/req-severo-torre-vivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15718/req-ziza-pesar-roberta.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15719/req-elisangela-hemodialise.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15720/req-joaodedeus-audiencia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15721/req-franze-incendio.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15722/req-teresa-academia-bosque.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15723/req-flora-seduc-unidades.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15724/req-flora-seduc-quadra-macacos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15725/req-flora-seduc-escolas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15726/req-flora-seudc-didimo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15728/req-teresa-semdug-fenelon.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15729/req-teresa-aud-queimadas.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15730/req-teresa-ruamiarim.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15731/req-teresa-fundef.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15732/req-teresa-academia-vale.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15749/req-henrique-correios.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15750/req-henrique-iaspi.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15751/req-drhelio-ruase_avenidas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15752/req-bele-mutirao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15753/req-paulomartins-salviano.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15754/req-drhelio-pio-ix.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15755/req-lucy-insalubridade.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15756/req-marden-copia0jato.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15757/req-marden-pesar-cicero.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15758/req-carlosaugusto-contracheques.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15759/req-henrique-copia-batalha.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15760/req-henriques-glosas-.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15762/req-lucy-contratados.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15787/req-carlos-roco-pi120.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15788/req-flora-pesarmanoel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15789/req-joaodedeus-energiaeolica-.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15790/req-elisagela-agespisa-ceramica.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15791/req-paulomartins-reforma-puloferraz.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15792/req-teresa-semduh-taquari.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15793/req-teresa-quadrah.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15794/req-teresa-capina-santabarbara.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15795/req-evaldo-cepisa-porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15796/req-francisco-pi257.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15797/req-joaomadison-agespisa-interve.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15798/req-joaomadson-expo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15799/req-evaldo-reforco-luzi.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15800/req-limma-solene-paulofreire.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15801/req-severo-dnit-br344.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15809/req-pesar-bele-joaquim.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15810/req-pesar-bele-marcondes.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15814/req-pesar-severo-expedito.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15821/req-bele-pesar-bezerra.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15822/req-bele-pesar-f_chagas.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15823/req-julio-pesar-teresinha.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15833/req-paulo-conselhoeducacao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15834/req-teresa-matias-olimpio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15835/req-teresa-nossasenhora.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15836/req-flora-reforcos.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15837/req-severo-pear-antoniomoura.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15838/doc00942020201022092926.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15851/req-teresa-ceti-freitras.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15852/req-teresa-seduc-gervasio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15853/req-lucy-despesas.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15854/req-lucy-seduc-coprodocente.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15855/req-henrique-louvor.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15856/req-francisco-strans.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15857/req-ziza-pesar.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15858/req-flora-repudio.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15870/req-teresa-dnit-br235.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15871/req-marden-seguranca-miltonbrando.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15872/req-teresa-patrulhamento.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15873/req-teresa-poco-mariza.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15874/req-oliveira-pesar-carlos.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15875/req-ziza-pesar-jofran.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15876/req-severo-anatel-cajueiro.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15877/req-severo-caixa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15878/req-flora-seguranca-saojoao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15879/doc00981220201201103817.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15892/req-teresa-pi130.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15893/req-elizangela-viatura.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15894/req-teresa-maternidade-reforma.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15895/req-teresa-der-pi112.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15896/req-teresa-seduc-caic.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15897/req-teresa-pi236.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15898/req-teresa-academia-eduardo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15899/req-teresa-semduh-belavista.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15900/req-teresa-reforma-uespi.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15901/req-teresa-ceti-balduino.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15902/req-francisco-persar-humberto.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15904/req-limma-pi112.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15906/req-limma-pi110.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15907/req-drhelio-pi303.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15908/req-elisangela-pi316.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15909/req-franze-pg-estatua.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15910/req-teresa-farmacia.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15911/req-marden-aeronaves.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15912/req-elisangela-ati.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15913/req-flora-detran.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15914/req-hp-agro.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15915/req-hp-agespisa-gilson.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15916/req-firmino-itaueira.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15917/req-hp-mocao.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15926/req-limma-delegado.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15927/req-limma-der-saojoao.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15928/req-teresa-sdr-boqueirao.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15929/req-teresa-pi112-miguelalves.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15930/req-teresa-pi112-campolargo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15931/req-teresa-academia-betinho.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15932/req-drhelio-recolhimento.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15933/req-limma-malhada.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15934/req-severo-pear-ademar.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15935/req-ziza-pesar-jose.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15936/req-teresa-pi112-teresina.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15940/req-severo-pesar-josenazareno.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15943/req-georgiano-certificado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15944/req-teresa-parqueliana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15945/req-teresa-academia-belavista3.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15946/req-teresa-ruamiarin.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15947/req-teresa-sdr-serra.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15948/req-teresa-sdu-ruas-belavista.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15949/req-flora-louvor-hanseniase.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15950/req-flora-aud-desencar.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15951/req-limma-pi211.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15952/req-limma-pi113.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15953/req-limma-211-esperantina.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15954/req-limma-estadio-espe.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15955/req-limma-comuni-faveira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15956/req-paulo-joaomariano.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15957/req-paulo-seduc-limarebelo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15958/req-paulo-cetipedro.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15959/req-paulo-ceti-conego.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15960/req-paulo-deromi.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17972/of1620.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15346/ind-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15360/ind-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15415/ind-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15416/ind-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15471/ind-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15523/plo-02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15522/indicativo_adicional_de_insalubridade1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15543/ind_plo_no_08_-_13.04.2020_-_dep._henrique_pir_iBhFpgh.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15544/ind_plo_no_09-2020_-_dep._teresa_britto_-_aten_ET2yI1s.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15545/ind_plo_no_10-2020_-_dep._gessivaldo_isaias_-__xWOQk4i.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15546/ind_pl_no_13-2020_-_dep._franze_silva_-_suspen_jFa3dEP.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15547/ind_plo_no_14-2020_-_dep._flora_izabel_-_lavar_as_maos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15741/ind_plo_no_15-2020_-_dep._oliveira_neto_-_pensao_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15695/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_BAUiOrm.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15631/ind_plo_no_18-2020_-_dep._gessivaldo_isaias_-__9GxATrp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15548/ind_plo_no_19-2020_-_dep._marden_menezes_-_ins_zkXwtVj.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15556/ind_plo_no_20-2020_-_dep._elisangela_moura_-_k_NENiwLr.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15566/plo_no_63_-_corona_pcd_-_libras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15567/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15600/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_CXTzyuX.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15601/plo52-dep._julio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15602/plo-68.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15605/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_x8XWR69.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15606/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15607/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_KApIefN.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15699/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_sH5b2vE.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15641/ind-31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15698/plo_no_111-2020_-_dep._lucy_soares_-_barreira__96AXl0E.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15739/ind-33.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15742/plo-178.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15763/ind-35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15764/ind-36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15811/plo-26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15812/plo-09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15807/ind-39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15819/ind-40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15820/ind-41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15862/ind-42.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15889/ind-43.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15890/ind-44.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15924/ind-45.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15925/ind-46.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15524/mensagem_no_13-a_medida_provisoria_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15297/veto-01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15298/veto-02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15338/veto-03.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15339/veto-04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15340/veto-05.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15648/mensagem-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15649/mensagem-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15651/mensagem-29.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15778/veto-33.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15782/veto-37.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15299/veto-68.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15300/veto-69.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15301/veto-70.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15292/pdl-01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15324/pdl-02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15325/pdl-03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15326/pdl-04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15352/pdl-05.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15357/pdl-06.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15427/pdl-07.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15428/pdl-08.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15474/pdl-09.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15492/pdl-10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15617/pdl_no_14-2020_-_dep._severo_eulalio_-_titulo__GbVN2rI.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15646/pdl-15.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15640/pdl-16.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15676/pdl-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15774/pdl-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15775/pdl-20.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15785/pdl-66.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15918/pdl-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15919/pdl-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15920/pdl-24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15921/pdl-25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15941/pdl-26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15961/pdl-27.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15962/pdl-28.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15963/pdl-29.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15964/pdl-30.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15965/pdl-31.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15966/pdl-32.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15967/pdl-33.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15968/pdl-34.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17601/doc01781920220706064224.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17602/doc01784720220707085937.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15503/plc-01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15680/plc-02.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15681/plc-03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15761/plo-47.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15776/plc-05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15891/plo-168.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15806/plcg-02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15293/plo-01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15294/plo-02.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15295/plo-03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15296/plo-04.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15327/plo-05.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15328/plo-06.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15329/plo-07.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15330/plo-08.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15331/plo-09.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15332/plo-10.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15333/plo-11.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15334/plo-12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15335/plo-13.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15336/plo-14.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15337/plo-15.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15341/plo-16.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15342/plo-17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15343/plo-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15344/plo-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15345/plo-20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15353/plo-21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15354/plo-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15355/plo-23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15361/plo-24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15414/plo-25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15419/plo-26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15420/plo-27.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15421/plo-28.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15422/plo-29.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15424/plo-30.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15425/plo-31.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15426/plo-32.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15430/plo-33.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15431/plo-34.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15432/plo-35-20.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15472/plo-36.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15473/plo-37.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15475/plo-38.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15476/plo-39.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15477/plo-40.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15493/plo-41.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15494/plo-42.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15496/plo-43.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15497/plo-44.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15498/plo-45.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15500/plo-46.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15501/plo-47.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15502/plo-48.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15505/plo-49.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15507/plo-50.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15508/plo-51.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15512/plo52-dep._julio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15513/plo53-dep._henrique.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15515/plo55-dep._b._sa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15516/plo_no_56-2020_-_dep._ziza_-_limitacao_de_vend_A8Gv6Ll.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15517/plo_no_57-2020_-_dep._ziza_-_medidas_de_emerge_1092QYX.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15518/plo_no_58-2020_-_dep._teresa_britto_-_fundo_em_1IPcgHb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15519/plo_no_59-2020_-_dep._flora_izabel_-_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15520/plo_no_60-2020_-_dep._flora_izabel_-_medidas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15521/plo_no_61-2020_-_dep._ziza_-_fake_news_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15528/plo_no_62-2020__propriedades_privadas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15565/plo_no_63_-_corona_pcd_-_libras.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15529/plo_no_64-2020_-_dep._gessivaldo_-_reducao_de__AJrB5Tv.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15549/plo_no_65_-_dep._lucy_soares_-_concursos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15559/plo_no_66-2020_-_dep._lucy_soares_-_planos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15579/plo_no_67-2020_-dep._lucy_soares_-_epis_-_tabe_0xE76JA.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15530/plo_no_68_-_dep._teresa_britto_-__instalacao_p_kmuqWsX.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15604/plo_no_69-2020_-_dep._teresa_britto_-_plano_em_5i92cPu.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15550/plo_no_70-2020_-_dep._teresa_britto_-_politica_krl1YHi.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15560/plo_no_71-2020_-_dep._teresa_britto_transparen_iKbRZht.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15531/plo_no_72-2020_-_dep._julio_arcoverde_-_tarifa_AJX3JCr.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15538/plo_no_73-2020_-_dep._gessivaldo_-_suspensao_e_6w0ikNz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15551/plo_no_74-2020_-_dep._gessivaldo_-_mascaras_em_bancos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15532/plo_no_75-2020_-_dep._franze_silva_-_entrega_d_Z5uE0Z4.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15536/plo_no_76-2020_-_dep._hp_-_reducao_mensalidade_escolar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15539/plo_no_77-2020_-_dep._oliveira_neto_-_alugueis_eeTSJyH.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15537/plo_no_78-2020_-_dep._oliveira_neto_-_internac_msBFKDo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15540/plo_no_79-2020_-_dep._henrique_pires_-_lactantes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15578/plo_no_80-2020_-_dep._teresa_britto_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15541/plo_no_81-20__-_dep._severo_eulalio_-.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15561/plo_no_82-2020_-_dep._gessivaldo_isaias_-_epi_empresas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15580/plo_no_83-2020_-_dep._gessivaldo_isaias_-_vaci_0NZHAlR.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15542/plo_no_84-2020_-_dep._flora_izabel_-_bo_online.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15552/plo_no_85-2020_-_dep._flora_izabel_-_vagas_em__5uATbUL.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15553/plo_no_86-2020_-_dep._francisco_limma_-_kit_higiene.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15555/plo_no_88-2020_-_dep._franze_silva_-_procedime_02cXvlf.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15554/plo_no_89-2020_-_dep._themistocles_filho_-preg_iI40jJe.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15562/plo_no_90-2020_-_dep._franze_silva_-_suspende__MlaANMa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15563/plo_no_91-2020_-_dep._flora_izabel_-_limpeza_onibus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15557/plo_no_92-2020_-_dep._julio_arcoverde_-_conces_1s2yI5W.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15618/plo_no_93-2020_-_dep._teresa_britto_-_atendime_j5ldbtb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15564/plo_no_94-2020_-_dep._francisco_costa__-_recur_hn25w40.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15581/plo_no_95-2020_-_dep._severo_eulalio_-_cameras_6z8Uslx.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15632/plo_no_96-2020_-_dep._mardem_menezes_-.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15582/plo_no_97-2020_-_dep._limma_-_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15636/plo_no_98-2020_-_dep._teresa_britto_-_afixacao_pWTKRtI.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15619/plo_no_99-2020_-_dep._teresa_britto_-_cuidados_zyP5fdX.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15620/plo_no_100-2020_-_dep._teresa_britto_-_empresa_U9yeeaK.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15621/plo_no_101-2020_-_dep._teresa_britto_-_priorid_r6Ny849.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15622/plo_no_102-2020_-_dep._francisco_limma_-__uso__Fi90mkb.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15623/plo_no_103-2020_-_dep._francisco_limma_-_apoli_AT5GXlR.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15585/plo_no_104-2020_-_dep._flora_izabel_-_visita_virtual.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15624/plo_no_105-2020_-_dep._b._sa_-_obesidade.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15583/plo_no_106-2020_-_dep._b.sa_-_itcmd.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15584/plo_no_107-2020_-_dep._cel._carlos_augusto_-_s_WTSAu3L.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15625/plo_no_108-2020_-_dep._francisco_limma_-_segur_UdXSZWM.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15626/plo_no_109-2020_-_dep._flora_izabel_-_selo_pia_91KJHSD.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15586/plo_no_110-2020_-_dep._joao_de_deus_-_licenca__sCE1s5E.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15627/plo_no_111-2020_-_dep._lucy_soares_-_barreira__xstZKba.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15628/plo-112-completo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15629/plo_no_113-2020_-_dep._limma_-_compras_governamentais.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15630/plo_no_114-2020_-_dep._julio_arcoverde_-_planta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15633/plo_no_115_-_dep._cicero_magalhaes_-_compras_e_sbI4nG0.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15634/plo_no_116-2020_-_dep._cicero_magalhaes_-_medi_TmMqTvZ.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15635/plo_no_117-2020_-_dep._cicero_magalhaes_-_acom_lxM3Szp.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15610/plo-118.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15611/plo_no_119-2020_dep._teresa_britto_-_substitui_SePQNCb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15612/plo_no_120-2020_dep._teresa_britto_-_proibicao_n3lVykR.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15613/plo_no_121-2020_-_dep._joao_madison_-_parcelam_7XTCMLv.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15614/plo_no_122-2020_-_dep._gessivaldo_isaias_-_ouv_7d7sGAh.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15615/plo_no_123-2020_-_dep._henrique_pires_-_rec._u_OfZ0zo9.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15616/plo_no_124-2020_-_dep._teresa_britto_-_teste_c_Sbcomf3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15652/plo-125.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15653/plo-126.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15654/plo-127.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15655/plo-128.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15660/plo-129.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15661/plo-130.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15662/plo-131.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15663/plo-132.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15677/plo-133.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15678/plo-134.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15679/combinepdf.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15710/plo-136.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15700/plo-137.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15701/plo-138.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15702/combinepdf_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15733/plo-140.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15734/plo-141.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15735/plo-142.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15736/plo-143.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15737/plo-144.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15738/plo-145.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15743/plo-146.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15744/plo-147.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15745/plo-148.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15746/plo-149.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15747/plo-150.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15765/plo-151.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15766/plo-152.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15767/plo-153.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15768/plo-154.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15769/plo-155.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15770/plo-156.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15771/plo-157.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15772/plo-158.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15777/combinepdf_2.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15786/plo-160.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15802/plo-161.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15803/plo-162.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15804/plo-163.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15805/plo-164.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15808/plo-165.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15815/plo-166.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15816/plo-167.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15817/plo-168.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15831/plo-169.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15832/plo-170.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15839/plo-171.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15840/plo-172.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15841/plo-173.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15842/plo-174.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15843/plo-175.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15844/plo-176.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15845/plo-177.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15846/plo-178.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15847/plo-179.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15848/plo-180.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15859/plo-181.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15860/plo-182.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15861/plo-183.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15863/plo-184.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15865/plo-185.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15866/plo-186.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15867/plo-187.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15868/plo-188.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15869/plo-189.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15883/plo-190.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15884/plo-191.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15885/plo-192.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15886/plo-193.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15887/plo-194.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15903/plo-195.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15922/plo-196.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15923/plo-197.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15942/plo-198.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15359/plog-01.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15418/plog-02.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15506/plog-03.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15510/msg09-plog04_-_gov.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15511/msg10-_plog05_-_gov.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15533/plog_no_06-20_msg_no_11-20_cessao_de_uso_emgerpi.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15525/plog_no_07_mens._no_14_-_op._cred._bb_sa_1_bi_reias.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15526/plog_no_08_mens._no_15_-_op._cred._brb_83_mi_reais.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15527/plog_no_09_-mens._no_16_-_op._cred._bird_100_m_aot9sSV.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15534/plog_no_10-20_-_msg_no_17-20_-_fida.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15535/plog_no_11-20_msg_no_18-20_de_07_de_abril_de_2_cH2UwYK.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15647/mensagem-20.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15558/plog_no_14-20_msg_no_21-20_-_antecipacao_feria_uuN509Y.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15603/mensagem_24_e_projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15608/msg_no_25-2020_-_plog_no_17-2020_-_contratacao_a1q0FGX.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15609/msg_no_26-2020_-_plog_no_17-20_-_icms_-_itcmd.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15650/mensagem-27.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15740/msg_no_28-2020_-_plog_no_19-20_-_got_-_agentes_socioeducativos.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15658/plog-20.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15779/plog-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15780/plog-23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15781/plog-24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15813/plog-25.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15818/plog-26.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15824/plog-27.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15825/plog-28.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15826/plog-29.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15827/plog-30.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15828/plog-31.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15829/plog-32.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15830/plog-33.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15850/plog-34.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15864/plog-35.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15880/plog-36.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15881/plog-37.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15882/plog-38.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15937/plog-39.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15938/plog-40.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15939/plog-41.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15659/plog-42-mg31.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15348/pre-01.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15417/pre-02.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15429/pre-03.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15504/pre-04.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15656/pre-05.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15657/pre-06.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15664/pre-07.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15748/pre-08.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15888/pre-09.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15849/pec-governo-01.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15347/pec-01.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15773/pec-02.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15905/pec-03.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15727/req-teresa-psicologo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15302/req-teresa-ultrassonografia-leonidas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15303/req-teresa-processadora-leonidas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15304/req-teresa-esteralizacao-dirceu.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15305/req-teresa-dosimetro-leonidas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15306/req-teresa-dosimetro-dirceu.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15307/req-severo-cartorio-ribeiro.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15308/req-oliveira-ponto-net-cidadejardim.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15309/req-oliveira-pav-ruas-socorro-.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15310/req-oliveira-pav-cajueiro.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15311/req-oliveira-iluminacao-antoniosales.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15312/req-oliveira-araras.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15313/req-oliveira-academia-soinho.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15314/req-oliveira-700.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15315/req-franze-der-anecyr.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15316/req-gessi-carro-pipa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15317/req-teresa-solene-campanha.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15318/req-teresa-solene-farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15319/req-teresa-solene-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15320/req-teresa-alcool-solene.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15321/req-teresa-solene-mulher.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15322/req-flora-defensor.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15323/req-georgiano-pi-240.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15349/req-teresa-louvor-jornal.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15350/req-oliveira-pesar-igor-rafael.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15351/req-oliveira-pesar-amorim.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15356/req-teresa-pesar-juraci.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15358/req-ziza-joao-pesar-ubiracy.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15362/req-teresa-asfalto-vilamaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15363/req-teresa-vilamaria2.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15364/req-teresa-semduh-belavista2.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15365/req-teresa-semduh-belavista1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15366/req-teresa-semduh-taquari.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15367/req-teresa-semduh-vila-rua20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15368/req-teresa-sduleste-passagem.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15369/req-teresa-semduh-urano.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15370/req-teresa-der-pi112.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15371/req-teresa-poco-taboca.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15372/req-teresa-ponte-itaueira.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15373/req-teresa-academia-nazaria.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15374/req-teresa-sdu-bela-academia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15375/req-teresa-sdu-ruth.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15376/req-teresa-strans-monsenhor.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15377/req-teresa-ostensivo-satelite.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15378/req-teresa-sytans-torquato.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15379/req-teresa-cmei.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15380/req-teresa-semduh-santaluzia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15381/req-teresa-equatorial-matas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15382/req-teresa-der-formosa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15383/req-teresa-delgacia-barroduro.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15384/req-teresa-reforco-santafilo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15385/req-teresa-ruapardal.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15386/req-teresa-reforma-flores.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15387/req-teresa-iaepi-barrinhos.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15388/req-teresa-louvor-ecc.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15389/req-teresa-solene-ecc.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15390/req-francisco-solene-pt.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15391/req-drhelio-pi116.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15392/req-franze-semduh-terra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15393/req-cicero-aud-equatorial.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15394/req-flora-louvor-ruimar.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15395/req-flora-louvor-pt.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15396/req-flora-barragem-aud.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15397/req-bsa-tj-tramitacao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15398/req-warton-dnit-343.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15399/req-evaldo-cepisa-campestre.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15400/req-elisangela-dnit-redutor.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15401/req-elisangela-sesapi-academia-monsenhor.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15402/req-elisangela-viatura-miguel.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15403/req-elisangela-der-pi113.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15404/req-elisangela-der-parque.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15405/req-elisangela-seduc-crirla.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15406/req-severo-tim-baixagrande.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15407/req-severo-dnit-drenagem.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15408/req-severo-pi456.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15409/req-severo-der-pi115.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15410/req-gessi-ostensivo-saojoao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15411/req-gessi-ostensivo-saojoaquim.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15412/req-gessi-ostensivo-parde.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15413/req-teresa-aud-professosres.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15423/req-teresa-pesar-dete.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15433/req-marden-aud-taxas.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15434/req-warton-escola-altos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15435/req-warton-afonso.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15436/req-teresa-der-pi130.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15437/req-limma-dnit-br222.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15438/req-warton-onibus_-altos.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15439/req-franze-solene-pt.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15440/req-elisangela-solene-pcdob.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15441/req-marden-equatorial-buriti.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15442/req-teresa-semduh-cicero.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15443/req-teresa-semduh-jupiter.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15444/req-teresa-sdu-ruaiguacu.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15445/req-helio-der-pi140.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15446/req-henrique-telefonia-.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15447/req-hemrique-pi142.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15448/req-henrique-br-020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15449/req-limma-der-lombadas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15450/req-limma-sistema-antonio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15451/req-limma-pi120.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15452/req-limma-der-pi327.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15453/req-limma-arco-hartman.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15454/req-limma-onibus.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15455/req-elisangela-semduhsantalaura.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15456/req-ziza-parquesolar.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15457/req-joao-ambu-jose.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15458/req-ziza-louvor.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15459/req-elisangela-academia-jose.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15460/req-elisangela-der-pi143.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15461/req-teresa-semduh-jarbas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15462/req-teresa-semduh-barbacena.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15463/req-elisangela-transporte.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15464/req-teresa-semaforo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15465/req-teresa-sdu-emenda.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15466/req-teresa-der-pi113.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15467/req-joao-dap.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15468/req-marden-reajuste.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15469/req-teresa-aud-enel.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15470/req-teresa-strans-lombada-jose.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15478/req-gessivaldo-escoteiro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15479/req-joaomadson-br343.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15480/req-joao-der-vicosa.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15481/req-gessi-quadra-sucesso.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15482/req-gessi-quadra-cajueiro.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15483/req-gessi-cepisa-campo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15484/req-gessi-academia-campo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15485/req-elisangela-dnit-br343.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15486/req-elisangela-pi459.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15487/req-flora-bibliotecario.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15488/req-ziza-pesar-adilio.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15489/req-lucy-fechamento.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15490/req-georgiano-142.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15491/req-helio-br020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15495/req-henrique-pesar-joaoholanda.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15499/req-marden-pesar-viturino.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15509/req-joao-pesar-waldir.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15568/lido_em_23.04.20_-_dep._lucy_soares_-_requerim_sRPuf1I.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15569/lido_em_23.03.20_-_dep._lucy_soares_-_requerim_KM3XR89.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15570/lido_em_23.04.20_-_dep._marden_menezes_-_13-04_rWYbAQH.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15571/lido_em_23.04.20_-_dep._gustavo_neiva_-_13.04._MpWw92C.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15572/lido_em_23-03-20_-_dep._warton_lacerda_-_reque_tMWIGlV.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15573/lido_em_23-04-20_-_dep._flora_izabel_-_forneci_41dCYI2.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15574/lido_-_23-03-20_-_dep._henrique_pires_-_req_ao_r6wiiSa.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15575/lido_-_23-03-20_-_dep._henrique_pires_-_setor__Ju9UVRw.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15576/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_ZQmO8YY.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15577/lido_em_23.03.20_-_dep._gessivaldo_isaias_-_re_63qDLez.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15587/requerimento_dep_dr_helio_2.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15588/requerimento_dep_jm_2.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15589/requerimento_dep_dr_helio.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15590/requerimento_dep_lucy_2.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15591/requerimento_dep_limma_2.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15592/requerimento_dep_severo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15593/requerimento_dep_lucy.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15594/requerimento_dep_hp.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15595/requerimento_dep_severo_2.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15596/requerimento_dep_limma.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15597/requerimento_dep_jm.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15598/requerimento_dep_dr_helio_3.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15599/requerimento_dep_warton.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15637/req-teresa-pesar-manoel.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15638/req-fabionovo-pesar-michel.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15639/req-severo-pesar-srgeraldo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15642/req-henrique-pesar-francisco.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15643/req-carlosaugusto-pesar.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15644/req-carlosaugusto-pesar-antonio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15645/req-carlosaugusto-pesar-raimundo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15665/req-marde-der-pi237.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15666/req-joaomadson-agespisa-reservatorio.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15667/req-marden-seduc-joaocoelho.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15668/req-drhelio-pontesimplicio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15669/req-drhelio-alargamentodavia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15670/req-lucy-reforma-gaseshpm.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15671/req-franze-euqatorial.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15672/req-henrique-pesar-nazo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15673/req-teresa-pesar-josewilliam.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15674/req-pcarlosaugusto-pesar-antonio.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15675/req-severo-pesar-georgia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15682/lido_no_expediente.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15683/req-ziza-pesar-raylan.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15684/req-paulomartins-transferencia-bpm.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15685/req-paulo-equatorial.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15686/req-gessivaldo-prazo-ipva.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15687/req-gessivaldo-turmas.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15688/req-paulomartins-viaturas.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15689/req-henrique-equatorial-batalha.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15690/gabinete_da_deputada_estadual_elisangela_moura.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15691/gabinete_do_dr._helio_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15692/gabinete_do_dr._helio_picarramento.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15693/1100_no_expedientl.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15694/documentos_escaneados_2.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15696/estado_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15697/lido_no_exp.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15703/assembleia_legislativa_1.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15704/assembleia_legislativa_do_estado_do_piaui_1.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15705/binete_da_deputada_estadual_elisangela_moura.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15706/estado_do_piau1.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15707/estado_do_piaui_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15708/gabinete_do_deputado_estadual_franze_silva.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15709/lido_no_expediente_1.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15711/req-teresa-emenda.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15712/req-teresa-emenda-04.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15713/req-franze-entregadores.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15714/req-joaodedeus-respiradores.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15715/doc00891720200820061952.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15716/req-franze-sessoes.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15717/req-severo-torre-vivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15718/req-ziza-pesar-roberta.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15719/req-elisangela-hemodialise.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15720/req-joaodedeus-audiencia.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15721/req-franze-incendio.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15722/req-teresa-academia-bosque.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15723/req-flora-seduc-unidades.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15724/req-flora-seduc-quadra-macacos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15725/req-flora-seduc-escolas.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15726/req-flora-seudc-didimo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15728/req-teresa-semdug-fenelon.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15729/req-teresa-aud-queimadas.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15730/req-teresa-ruamiarim.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15731/req-teresa-fundef.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15732/req-teresa-academia-vale.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15749/req-henrique-correios.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15750/req-henrique-iaspi.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15751/req-drhelio-ruase_avenidas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15752/req-bele-mutirao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15753/req-paulomartins-salviano.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15754/req-drhelio-pio-ix.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15755/req-lucy-insalubridade.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15756/req-marden-copia0jato.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15757/req-marden-pesar-cicero.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15758/req-carlosaugusto-contracheques.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15759/req-henrique-copia-batalha.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15760/req-henriques-glosas-.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15762/req-lucy-contratados.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15787/req-carlos-roco-pi120.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15788/req-flora-pesarmanoel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15789/req-joaodedeus-energiaeolica-.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15790/req-elisagela-agespisa-ceramica.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15791/req-paulomartins-reforma-puloferraz.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15792/req-teresa-semduh-taquari.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15793/req-teresa-quadrah.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15794/req-teresa-capina-santabarbara.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15795/req-evaldo-cepisa-porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15796/req-francisco-pi257.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15797/req-joaomadison-agespisa-interve.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15798/req-joaomadson-expo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15799/req-evaldo-reforco-luzi.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15800/req-limma-solene-paulofreire.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15801/req-severo-dnit-br344.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15809/req-pesar-bele-joaquim.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15810/req-pesar-bele-marcondes.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15814/req-pesar-severo-expedito.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15821/req-bele-pesar-bezerra.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15822/req-bele-pesar-f_chagas.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15823/req-julio-pesar-teresinha.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15833/req-paulo-conselhoeducacao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15834/req-teresa-matias-olimpio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15835/req-teresa-nossasenhora.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15836/req-flora-reforcos.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15837/req-severo-pear-antoniomoura.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15838/doc00942020201022092926.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15851/req-teresa-ceti-freitras.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15852/req-teresa-seduc-gervasio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15853/req-lucy-despesas.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15854/req-lucy-seduc-coprodocente.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15855/req-henrique-louvor.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15856/req-francisco-strans.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15857/req-ziza-pesar.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15858/req-flora-repudio.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15870/req-teresa-dnit-br235.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15871/req-marden-seguranca-miltonbrando.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15872/req-teresa-patrulhamento.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15873/req-teresa-poco-mariza.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15874/req-oliveira-pesar-carlos.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15875/req-ziza-pesar-jofran.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15876/req-severo-anatel-cajueiro.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15877/req-severo-caixa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15878/req-flora-seguranca-saojoao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15879/doc00981220201201103817.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15892/req-teresa-pi130.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15893/req-elizangela-viatura.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15894/req-teresa-maternidade-reforma.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15895/req-teresa-der-pi112.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15896/req-teresa-seduc-caic.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15897/req-teresa-pi236.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15898/req-teresa-academia-eduardo.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15899/req-teresa-semduh-belavista.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15900/req-teresa-reforma-uespi.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15901/req-teresa-ceti-balduino.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15902/req-francisco-persar-humberto.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15904/req-limma-pi112.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15906/req-limma-pi110.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15907/req-drhelio-pi303.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15908/req-elisangela-pi316.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15909/req-franze-pg-estatua.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15910/req-teresa-farmacia.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15911/req-marden-aeronaves.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15912/req-elisangela-ati.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15913/req-flora-detran.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15914/req-hp-agro.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15915/req-hp-agespisa-gilson.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15916/req-firmino-itaueira.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15917/req-hp-mocao.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15926/req-limma-delegado.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15927/req-limma-der-saojoao.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15928/req-teresa-sdr-boqueirao.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15929/req-teresa-pi112-miguelalves.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15930/req-teresa-pi112-campolargo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15931/req-teresa-academia-betinho.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15932/req-drhelio-recolhimento.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15933/req-limma-malhada.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15934/req-severo-pear-ademar.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15935/req-ziza-pesar-jose.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15936/req-teresa-pi112-teresina.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15940/req-severo-pesar-josenazareno.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15943/req-georgiano-certificado.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15944/req-teresa-parqueliana.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15945/req-teresa-academia-belavista3.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15946/req-teresa-ruamiarin.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15947/req-teresa-sdr-serra.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15948/req-teresa-sdu-ruas-belavista.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15949/req-flora-louvor-hanseniase.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15950/req-flora-aud-desencar.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15951/req-limma-pi211.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15952/req-limma-pi113.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15953/req-limma-211-esperantina.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15954/req-limma-estadio-espe.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15955/req-limma-comuni-faveira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15956/req-paulo-joaomariano.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15957/req-paulo-seduc-limarebelo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15958/req-paulo-cetipedro.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15959/req-paulo-ceti-conego.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/15960/req-paulo-deromi.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2020/17972/of1620.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H678"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>