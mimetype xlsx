--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -54,1829 +54,1829 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14498</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicativo de Projeto de Lei</t>
   </si>
   <si>
     <t>Maria Jose Leão</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14498/al-557.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14498/al-557.04.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea ao inciso VI do Art. 5° da Lei n° 4.548 de 29 de dezembro de 1992; que dispõe sobre a propriedade de veículos automotores - IPVA.</t>
   </si>
   <si>
     <t>14463</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14463/al-498.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14463/al-498.04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de publicação de mensagens educativas sobre os males e riscos do tabaco e do álcool, em cadernos e livros escolares e dá outras providências.</t>
   </si>
   <si>
     <t>14494</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14494/al-499.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14494/al-499.04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das agências e as Estações Rodoviárias e Ferroviárias do Estado do Piauí, a manterem cadeiras de roda à disposição do idoso, do portador de necessidades especiais ou de pessoas circunstancialmente necessitadas do uso deste equipamento.</t>
   </si>
   <si>
     <t>13601</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ismar Marques</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13601/al-1055.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13601/al-1055.04.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Beneficente ABBA de Parnaíba-PI.</t>
   </si>
   <si>
     <t>10827</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Luciano Nunes</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10827/10827_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10827/10827_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO REGIONAL DAS SENHORAS DA CARIDADE DE SÃO VICENTE DE PAULO - PIAUÍ -AIC/BRASIL.</t>
   </si>
   <si>
     <t>14502</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14502/al-857.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14502/al-857.04.pdf</t>
   </si>
   <si>
     <t>Passa a denominar-se "Campus Dra. Serafina Demes" o Campus da Universidade Estadual do Piauí no município de Floriano.</t>
   </si>
   <si>
     <t>14719</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Moraes Souza Filho</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14719/al-016.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14719/al-016.04.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário, que seja autorizada a expedição de ofício, dirigido ao Excelentíssimo Senhor Presidente da TELEMAR Norte Leste S.A., Dr. Fernando Barbosa Melo Mendes, solicitando a instalação de uma linha telefônica, tipo orelhão no Bairro Matadouro, no município de José de Freitas - PI.</t>
   </si>
   <si>
     <t>13458</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Irmão Elias</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13458/al-018.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13458/al-018.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado votos de congratulações pela posse do Inspetor Bernardo Carvalho Val na Superintendência Regional da Polícia Rodoviária Federal do Piauí.</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10829/10829_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10829/10829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER SEJA ENCAMINHADO À FAMÍLIA DA SR. FRANCISCO BEZERRA DA SILVA, EM NOME DE SUA ESPOSA MARINA GONÇALVES DE JESUS E SILVA, VOTO DE PESAR PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Flavio Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12440/12440_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12440/12440_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA FORMA REGIMENTAL, REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFICIO AO ILMO. SR. SECRETÁRIO DA SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, DR. AYRTON FRANCO, SOLICITANDO QUE SEJA ADOTADAS PROVIDÊNCIAS COM RELAÇÃO A SITUAÇÃO DA SEGURANÇA PÚBLICA NO MUNICÍPIO DE BENEDITINOS-PI E PARA QUE SE RESTABELEÇA A PAZ SOCIAL NO MESMO.</t>
   </si>
   <si>
     <t>14620</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14620/al-030.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14620/al-030.04.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado expediente ao Presidente do Tribunal de Justiça do Piauí, se digne determinar a implantação de Comarcas da Justiça nos municípios de Rio Grande do Piauí e Colônia do Gurguéia,  do Estado do Piauí.</t>
   </si>
   <si>
     <t>10830</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10830/10830_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10830/10830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO, DR. ANTÔNIO JOSÉ MEDEIROS, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE TORNAR POSSÍVEL A REALIZAÇÃO DAS MATRÍCULAS PARA NOVOS ALUNOS DA PRÉ-ESCOLA NA REDE ESTADUAL DE ENSINO E DE ESCLARECER COMO SERÁ O CRONOGRAMA DA TRANSIÇÃO DO ENSINO FUNDAMENTAL PARA OS MUNICÍPIOS DO ESTADO.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12441/12441_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12441/12441_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFÍCIO AO ILMO. SR. SECRETÁRIO DA EDUCAÇÃO E CULTURA DO ESTADO DO PIAUÍ, DR. ANTÔNIO JOSÉ MEDEIROS, SOLICITANDO QUE SEJA ADOTADAS PROVIDÊNCIAS COM RELAÇÃO A SITUAÇÃO DA UNIDADE ESCOLAR PRESIDENTE CASTELO BRANCO NO MUNICÍPIO DE PALMEIRAIS-PI, POIS NESTA ESCOLA NÃO POSSUI ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12442/12442_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12442/12442_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA FORMA REGIMENTAL, REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFICIO À UMA. SRA. DIRETORA GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DO PIAUÍ - DER/PI, DRA. KARENINE DANTAS EULÁLIO, SOLICITANDO QUE SEJA ADOTADAS PROVIDÊNCIAS COM RELAÇÃO A SITUAÇÃO DA RODOVIA PI-130, TRECHO QUE LIGA OS MUNICÍPIOS DE PALMEIRAIS A AMARANTE.</t>
   </si>
   <si>
     <t>13329</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Homero Castelo Branco</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13329/al-051.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13329/al-051.04.pdf</t>
   </si>
   <si>
     <t>Requerer, nos termos regimentais do art. 14, desta Casa,  e em atendimento ao disposto do art. 129 da Constituição Federal de 1988, seja formalizada a indicação do Exmo. Sr. Procurador Geral de Justiça, Exmo. Sr. Antonio Ivan e Silva, no sentido de que sejam tomadas as medidas legais pelo não cumprimento do Art. 7°, VIII, da CF/88, do pagamento do 13° salário dos servidores do Estado.</t>
   </si>
   <si>
     <t>14191</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Warton Santos</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14191/al-106.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14191/al-106.04.pdf</t>
   </si>
   <si>
     <t>Requer,  após ouvido o Plenário que  seja autorizada a expedição de oficio, dirigido, ao Excelentíssimo Senhor Gerente Geral da Telemar Norte Leste S/A - TELEMAR, solicitando a instalação de TUP - Terminal Utilitário Público, nas localidades Baixa Verde, São Domingos e Tapera Vermelha, no Município de Lagoa do Sítio.</t>
   </si>
   <si>
     <t>14632</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14632/al-461.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14632/al-461.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolência aos familiares do Sr. Joca Viana de Carvalho, pelo seu falecimento, ocorrido no dia 5 de fevereiro de 2004, na cidade de Floriano.</t>
   </si>
   <si>
     <t>14208</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14208/al-462.02.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14208/al-462.02.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado votos de congratulações pelo Dia Nacional do Rotary Club, na data 23 de fevereiro.</t>
   </si>
   <si>
     <t>12508</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12508/12508_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12508/12508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLEITEIA A FORMALIZAÇÃO DE MOÇÃO DE APOIO E SOLIDARIEDADE À SUA PESSOA, EM RAZÃO DA FORMA INSÓLITA UTILIZADO PARA DEMITI-LO DA PRESIDÊNCIA DA COMPANHIA DE DESENVOLVIMENTO DOS VALES DO SÃO FRANCISCO E PARNAÍBA - CODEVASF</t>
   </si>
   <si>
     <t>10848</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10848/10848_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10848/10848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA - ENCAMINHADO OFÍCIO AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO, DR. ANTÔNIO JOSÉ MEDEIROS, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE IMPLANTAR TURMAS DE 5ª A 8ª SÉRIE NO COLÉGIO ESTADUAL SITUADO NO POVOADO DA TABOCA DO PAU FERRADO, ZONA RURAL DE TERESINA-PI, TENDO EM VISTA A IMPOSSIBILIDADE DE OS ALUNOS DAQUELA REGIÃO CONTINUAREM SEUS ESTUDOS ANTE A AUSÊNCIA DESSAS TURMAS.</t>
   </si>
   <si>
     <t>13953</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Leal Junior</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13953/al-530.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13953/al-530.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, art. 67, V, e art. 113, I, após ouvido o Plenário, a realização de sessão solene em homenagem ao Prof. José Camilo da Silveira Filho.</t>
   </si>
   <si>
     <t>13240</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Wilson Martins</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13240/al-531.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13240/al-531.04.pdf</t>
   </si>
   <si>
     <t>Requer que depois de ouvido e aprovado pelo Plenário, sem expedidos ofícios aos Senhores Dr. Carlos Wagner Barbosa Guimarães, Procurador Chefe da República no Piauí, Dr Sabino Paulo Alves Neto, Conselheiro Presidente do Tribunal de Contas do Estado do Piauí, Dr. Antônio Ivan e Silva, Procurador de Justiça.</t>
   </si>
   <si>
     <t>10849</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10849/10849_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10849/10849_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À SECRETÁRIA ESTADUAL DE ADMINISTRAÇÃO, ORA. REGINA SOUSA, PARA QUE SEJA ENCAMINHADA A ESTA CASA A TABELA MENSAL COM OS VALORES DOS DESCONTOS REALIZADOS NA FOLHA DE PAGAMENTO DO ESTADO, ANOS 2003 E 2004, REFERENTES À CONTRIBUIÇÃO PARTIDÁRIA DOS SERVIDORES PÚBLICOS DO ESTADO, INCLUSIVE OS COMISSIONADOS E DETENTORES DE CONDIÇÃO ESPECIAL DE TRABALHO, DESTINADOS AO PARTIDO DOS TRABALHADORES.</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12483/12483_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12483/12483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFÍCIO AO ILMO. SR. SECRETÁRIO DA SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, DR. MENANDRO PEDRO LOPES DA LUZ, JUNTAMENTE AO ILMO. SR. PROCURADOR GERAL DE JUSTIÇA DO ESTADO DO PIAUÍ, DR. ANTÔNIO IVAN E SILVA, SOLICITANDO QUE SEJA ADOTADAS PROVIDÊNCIAS NO SENTIDO DE QUE SE CONCRETIZE A APLICAÇÃO DA LEI N° 5.272/02, APROVADA POR ESTA CASA E SANCIONADA PELO EXMO. SR. GOVERNADOR À ÉPOCA, QUE ESTÁ RELACIONADA COM A SITUAÇÃO DA SEGURANÇA DOS USUÁRIOS DE CAIXAS ELETRÔNICOS EM NOSSO ESTADO E PARA QUE SE REESTABELEÇA A PAZ SOCIAL EM NOSSO MEIO.</t>
   </si>
   <si>
     <t>13955</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13955/al-578.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13955/al-578.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, seja consignado voto de pesar pelo falecimento do Sr. José Pires Gaioso de Almendra Freitas.</t>
   </si>
   <si>
     <t>14635</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14635/al-649.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14635/al-649.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, à Diretoria Geral do DER, a recuperação da estrada vicinal que liga a cidade de Floriano ao povoado Amolar, beneficiando outros povoados.</t>
   </si>
   <si>
     <t>14636</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14636/al-650.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14636/al-650.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolência e conforto aos familiares da Sra. Maria Laura de Brito Monteiro, mãe do ilustre deputado Fernando Monteiro.</t>
   </si>
   <si>
     <t>13340</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13340/al-653.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13340/al-653.04.pdf</t>
   </si>
   <si>
     <t>Requerer, após ouvido o Plenário, seja formalizado pedido de informação ao Exmo. Sr. Secretário da Educação e Cultura para que seja encaminhada a esta Casa Legislativa cópia autêntica do ato de nomeação dos novos conselheiros do Conselho Estadual de Educação, conforme nomes aprovados por este Poder em dezembro de 2003.</t>
   </si>
   <si>
     <t>13341</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13341/al-667.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13341/al-667.04.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado voto de pesar aos familiares da Sra. Beatriz Leão de Carvalho.</t>
   </si>
   <si>
     <t>14638</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14638/al-696.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14638/al-696.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolências para o ex-prefeito do município de Nazaré do Piauí, Sr. Antônio Fernandes de Carvalho, pelo prematuro falecimento de sua filha a Srª. Maria Horlanda de Carvalho.</t>
   </si>
   <si>
     <t>14229</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14229/al-699.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14229/al-699.04.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário que seja autorizada a expedição de oficio, dirigido a Excelentíssima Senhora Diretora Geral do Departamento Estadual de Estradas e Rodagens DER - PI. Dr.ª Karenina Dantas Eulálio Rocha, solicitando em caráter de urgência a recuperação e terraplanagens das estradas situadas entre os municípios de Francisco Macedo a Jaicós, passando pelo município de Padre Marcos num trecho de 41 Km de extensão.que encontra-se intrafegáveis em conseqüências das ultimas chuvas, causando prejuízos para o escoamento da produção e o transporte de passageiros.</t>
   </si>
   <si>
     <t>13476</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13476/al-700.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13476/al-700.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que sejam encaminhados ofícios ao Exmo. Governador do Estado e a Diretora Geral do DER-PI, solicitando a recuperação asfáltica da PI-140, que liga Floriano a Elizeu Martins, no Centro-Sul do Estado.</t>
   </si>
   <si>
     <t>14639</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14639/al-702.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14639/al-702.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, encaminhado expediente ao Ilustríssimo Coordenador da 18ª UNIT- Unidade de Infraestrutura Terrestre - órgão do DENIT- Departamento Nacional de Infraestrutura de Transporte -  Dr. Sebastião Victor Braga Ribeiro, solicitando providências urgentes na restauração asfásltica na BR - 43, entre os municípios de Água Branca a Angical.</t>
   </si>
   <si>
     <t>14640</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14640/al-703.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14640/al-703.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, encaminhado expediente ao Ilustríssimo coordenador da 18ª UNIT - Unidade de Infraestrutura Terrestre - órgão do DENIT - Departamento Nacional de Infraestrutura de Transporte, Dr. Sebastião Victor Braga, solicitando com urgência o roço das laterais da BR - 343, entre os municípios de Amarante a Angical.</t>
   </si>
   <si>
     <t>14232</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/</t>
+    <t>http://sapl.al.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Requer,  após ouvido o Plenário seja autorizada a expedição de ofício, dirigido, ao Excelentíssimo Senhor Gerente Geral da Telemar Norte Leste S/A - TELEMAR - PI. Dr. Fernando Barbosa de Mello Mendes, solicitando a instalação de TUP - Terminal Utilitário Público, na Av. Nilo Coelho, 405 - Paraíba,_x000D_
 município de Picos-PI.</t>
   </si>
   <si>
     <t>14233</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14233/al-725.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14233/al-725.04.pdf</t>
   </si>
   <si>
     <t>Requer,  após ouvido o Plenário seja autorizada a expedição de ofício, dirigido ao Excelentíssimo Senhor Governador do Estado, José Wellington Barroso de Araújo, solicitando que encaminhe a esta Casa Projeto de Lei, prorrogando o prazo, para anistia das multas do DETRAN - PI, na forma do disposto na Lei n.º 5.345, de 30 de outubro de 2003.</t>
   </si>
   <si>
     <t>13345</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13345/al-726.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13345/al-726.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício ao Sr. Governador do Estado, as providências necessárias, com urgência, a ligação da rede elétrica, já nas comunidades de Trombeta e Gado Manco no município de Curralinho, neste Estado.</t>
   </si>
   <si>
     <t>13346</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13346/al-730.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13346/al-730.04.pdf</t>
   </si>
   <si>
     <t>Requerer, nos termos regimentais,  após ouvido o plenário, seja formalizado pedido de informação ao Sr. Presidente do Tribunal de Contas do Estado do Piauí para que seja encaminhado a Casa Legislativa informação precisa e circunstanciada se o governo está cumprindo a Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>13347</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13347/al-731.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13347/al-731.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, seja formalizado pedido de informação ao Sr. Presidente do Tribunal de Contas do Estado do Piauí, para que no prazo da lei, seja encaminhado ao Casa Legislativa informação precisa e circunstanciada se o Exmo. Secretário de Obras do Estado do Piauí se está cumprindo à Lei de Licitação.</t>
   </si>
   <si>
     <t>13966</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13966/al-774.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13966/al-774.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja aprovado por este Poder Legislativo, uma Moção de Apoio às atividades da BUNGE ALIMENTOS S/A, por serem de grande importância para o desenvolvimento do Estado do Piauí.</t>
   </si>
   <si>
     <t>14642</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14642/al-783.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14642/al-783.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que seja encaminhado expediente a TELEMAR, solicitando a instalação de telefone público na localidade Barro Rachado, no município de Floriano.</t>
   </si>
   <si>
     <t>14643</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14643/al-784.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14643/al-784.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a TELEMAR, solicitando a instalação de telefone público na localidade Taboleirinho, município de Floriano.</t>
   </si>
   <si>
     <t>14284</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14284/al-792.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14284/al-792.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma do disposto no Art. 96, inciso I, alínea "f", do Regimento Interno, após ouvido o Plenário, que seja autorizada a expedição de oficio, dirigido ao Excelentíssimo Senhor Gerente Geral da Telemar Norte Leste S/A - TELEMAR - PI, Dr. Fernando Barbosa de Mello Mendes, solicitando a instalação de UP - Terminal Utilitário Público, nos localidades Fumal, Palmeirinha e Combueiro no município de Valença do Piauí-PI.</t>
   </si>
   <si>
     <t>14645</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14645/al-801.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14645/al-801.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a TELEMAR instalação de telefone público na localidade Boqueirão, município de Floriano.</t>
   </si>
   <si>
     <t>14647</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14647/al-803.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14647/al-803.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a TELEMAR, solicitando a instalação de telefone público na localidade Rio Branco, no município de Floriano.</t>
   </si>
   <si>
     <t>13362</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13362/al-859.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13362/al-859.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja formalizado pedido de informação a Exma. Sra. Secretária de Estado de Administração, para que no prazo da lei (art.109,VII, CE/89), seja encaminhada a Casa Legislativa o valor pago a título de condição especial de trabalho  de determinados_x000D_
 cargos da Administração direta e indireta.</t>
   </si>
   <si>
     <t>13365</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13365/al-860.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13365/al-860.04.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, seja formalizado ofício a Exmo. Sr. Presidente do Conselho Estadual de Educação, Prof. Socorro Cavalcante apresentando nossos préstimos de solidariedade e desejo de êxito no desempenho de sua gestão frente aquele egrégio colegiado que trata da normatização do sistema estadual de educação.</t>
   </si>
   <si>
     <t>13376</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13376/al-861.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13376/al-861.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o plenário, seja formalizado pedido de informação a Exma. Sra. Secretária de Estado de Administração, Sra. Regina Sousa, para que no prazo de lei (art. 109, VII, CE/89), seja encaminhada a esta Casa Legislativa cópia autêntica da documentação das entidades de classe, que indicou os servidores para composição da comissão paritária prevista no §1°, art. 1° da Lei n° 4.865 de 08/10/1996, que institui o programa de incentivo ao desligamento voluntário do servidor público estadual e dá outras providências.</t>
   </si>
   <si>
     <t>13873</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13873/al-862.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13873/al-862.04.pdf</t>
   </si>
   <si>
     <t>SEJAM ADOTADAS AS PROVIDENCIAS NECESSÁRIAS JUNTO AO PODER JUDICIÁRIO, PLEITEANDO ASSEGURAR O EFETIVO REPASSE MENSAL DESTE PODER.</t>
   </si>
   <si>
     <t>13379</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13379/al-892.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13379/al-892.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado voto de pesar aos familiares da Prof. Ana Rosa Pereira de Moura.</t>
   </si>
   <si>
     <t>14653</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14653/al-894.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14653/al-894.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado ao Governador do Estado o  pedido de reforma da Casa dos Estudantes.</t>
   </si>
   <si>
     <t>10866</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10866/10866_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10866/10866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR.FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR UM TELEFONE PÚBLICO NO POVOADO ESPRAIADO, NO MUNICÍPIO DE DEMERVAL LOBÃO.</t>
   </si>
   <si>
     <t>14335</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14335/al-918.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14335/al-918.04.pdf</t>
   </si>
   <si>
     <t>Requerer, que seja enviado expediente de oficio, dirigido, ao Excelentíssimo Senhor Governador do Estado do Piauí,  solicitando o envio para esta Casa Legislativa Projeto de Lei que disponha sobre a dispensa de débitos fiscais, referentes a multas e juros de mora decorrentes do atraso do pagamento do Imposto sobre a Propriedade de Veículos Automotores - IPVA e das Taxas Estaduais de Trânsito do Estado do Piauí - DETRAN-PI.</t>
   </si>
   <si>
     <t>13386</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13386/al-930.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13386/al-930.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, seja formalizado pedido de informação a Exma. Sra. Secretaria  de Estado de Administração para que no prazo de lei (art. 109, VII, CE/89), seja encaminhada  a esta Casa Legislativa informação objetiva e esclarecedora no sentido de não atender aos pedidos de certidão requeridas na força da Constituição Federal.</t>
   </si>
   <si>
     <t>13971</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13971/al-955.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13971/al-955.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, seja enviado expediente ao Ilmo. Sr. Mário Simplício, Coordenador do Programa Fome Zero neste Estado para prestação de informações.</t>
   </si>
   <si>
     <t>14654</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14654/al-976.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14654/al-976.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado ao gerente executivo do IBAMA no Piauí, Romildo Mafra, solicitando a doação de uma carrada de madeira, com aproximadamente 12 m cúbicos, aprendida pelo órgão ambiental, que serviria para a construção de uma ponte sobre o Rio Itaueira, que liga as localidades Vereda Grande e Amolar.</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12499/12499_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12499/12499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, NA FORMA REGIMENTAL,  MOÇÃO DE PESAR E QUE, APÓS OUVIDO O PLENÁRIO SEJA ENCAMINHADO OFICIO DE PESAR À FAMÍLIA DO SR. JOÃO BEZERRA DA SILVA, 74 ANOS, PELO SEU FALECIMENTO OCORRIDO NA MADRUGADA DA ÚLTIMA QUARTA-FEIRA, DIA 31 DE MARÇO DE 2004. DEIXA VIÚVA A SRA. MARIA DO SOCORRO MARQUES DA SILVA E 3 FILHOS: MARIA ANDRÉA BEZERRA MARQUES E SEU ESPOSO ITAAN REBELO MARQUES; MARIA HAYDE BEZERRA COSTA E SEU ESPOSO GERVÁSIO DA COSTA NETO E JOÃO BEZERRA DA SILVA FILHO._x000D_
 </t>
   </si>
   <si>
     <t>13494</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13494/al-1016.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13494/al-1016.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado ofício ao Exmo. Sr. Secretário Estadual de Planejamento, convocando-o para prestação de esclarecimentos.</t>
   </si>
   <si>
     <t>10886</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10886/10886_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10886/10886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PL, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS À INSTALAÇÃO DE TELEFONES PÚBLICOS (TUP) NO MUNICÍPIO DE FRANCISCO SANTOS-PI.</t>
   </si>
   <si>
     <t>13998</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13998/al-1056.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13998/al-1056.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, a formalização da convocação de autoridades públicas para que compareçam a esta Casa Legislativa, a fim de que, no âmbito da Comissão de Constituição e Justiça, prestem esclarecimentos sobre a aplicação de redutor no valor das pensões devidas a servidores pertencentes ao Poder Legislativo.</t>
   </si>
   <si>
     <t>13388</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13388/al-1084.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13388/al-1084.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, pedido de informações ao Exmo.Sr. Secretário de Estado de Educação e Cultura, para que no prazo da lei(art.109,VII, CF/89), seja encaminhado a esta Casa Legislativa informação sobre a redução dos vales transportes dos vigias das diversas unidades escolares do Estado do Piauí, conforme denúncia do Sindicato dos Agentes de Segurança Escolar no Estado do Piauí -SASE-PI.</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12505/12505_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12505/12505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFÍCIO AO ILMO. SR. FERNANDO MENDES BARBOSA, GERENTE GERAL DA TELEMAR, SOLICITANDO QUE SEJA INSTALADO UM TELEFONE PÚBLICO NA COMUNIDADE COCO DOS GAMAS, MUNICÍPIO DE AMARANTE-PI.</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12506/12506_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12506/12506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFICIO AO ILMO. SR. FERNANDO MENDES BARBOSA, GERENTE GERAL DA TELEMAR, SOLICITANDO QUE SEJA INSTALADO UM TELEFONE PÚBLICO NA COMUNIDADE VEREDINHA, MUNICÍPIO DE AMARANTE-PI.</t>
   </si>
   <si>
     <t>12507</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFÍCIO AO ILMO. SR. FERNANDO MENDES BARBOSA, GERENTE GERAL DA TELEMAR, SOLICITANDO QUE SEJA INSTALADO UM TELEFONE PÚBLICO NA COMUNIDADE VEREDA, MUNICÍPIO DE AMARANTE-PI.</t>
   </si>
   <si>
     <t>12510</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12510/12510_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12510/12510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFICIO AO ILMO. SR. FERNANDO MENDES BARBOSA, GERENTE GERAL DA TELEMAR, SOLICITANDO QUE SEJA INSTALADO UM TELEFONE PÚBLICO NA COMUNIDADE SACOS DOS MELOS, MUNICÍPIO DE AMARANTE-PI.</t>
   </si>
   <si>
     <t>10891</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10891/10891_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10891/10891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COM FULCRO NO ART. 111 DO REGIMENTO INTERNO, REQUERER SEJA ENCAMINHADO À FAMÍLIA DA SRA. IVONETE MARQUES DE SOUSA GUEDES, PREFEITA DE BARRA D'ALCÂNTARA-PI, VOTO DE PESAR PELO SEU FALECIMENTO, DIRIGIDO À PESSOA DE SEU MARIDO, MARDÔNIO SOARES LOPES.</t>
   </si>
   <si>
     <t>14656</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14656/al-1105.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14656/al-1105.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolência e conforto aos familiares da Sra.  Jacy Guimarães Sobral, falecida no dia 6 de abril, em Floriano.</t>
   </si>
   <si>
     <t>14657</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14657/al-1106.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14657/al-1106.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolências a família do dentista, Ozório de Sousa Rocha, falecido no dia 13 de abril, em Floriano.</t>
   </si>
   <si>
     <t>13391</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13391/al-1135.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13391/al-1135.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado voto de pesar aos familiares do repórter Francisco Ferreira Lima.</t>
   </si>
   <si>
     <t>13499</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13499/al-1146.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13499/al-1146.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que sejam encaminhados ofícios aos Exmo. Sr. Secretário de Saúde do Estado e do Município de Teresina para prestação de esclarecimentos sobre a situação dos agentes comunitários de saúde (ACS), que integram o Programa Saúde da Família (PSF).</t>
   </si>
   <si>
     <t>14343</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14343/al-1172.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14343/al-1172.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental que, após ouvido o Plenário, seja consignado em ata voto de pesar pelo falecimento, na cidade do Rio de Janeiro, vítimas de_x000D_
 brutal assassinato, os jovens estudantes José Marcelo Aires de Sousa e Márcio Aires de Sousa, filhos do Prefeito Municipal de Fronteiras Sr. José Aquiles Filho e de sua mulher Sra. Maria José Aires de Sousa.</t>
   </si>
   <si>
     <t>13393</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13393/al-1220.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13393/al-1220.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, pedido de informação ao Exmo. Sr. Secretário de Estado da Educação e Cultura, para que no prazo de lei (art.109,VII,CE/89), seja encaminhada a esta Casa Legislativa informação objetiva e esclarecedora da não integração da servidora Sra. Hilma Lustosa Marques, na forma do Decreto n°11.302, de 30 de janeiro de 2004.</t>
   </si>
   <si>
     <t>13501</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13501/al-1221.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13501/al-1221.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, pedido de informação ao Exmo.Sr. Secretário de Governo, solicitando que seja informada a esta Casa Legislativa, no prazo de Constituição Estadual, o motivo do descumprimento da Lei n° 5.138 de 07 de junho de 2000.</t>
   </si>
   <si>
     <t>14659</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14659/al-1245.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14659/al-1245.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolência e conforto aos familiares da Sr*. Filomena Gomes Campeio Leite, mãe do ilustre deputado e ex- presidente deste Poder, Juraci Leite, falecida no dia 8 de maio (sábado).</t>
   </si>
   <si>
     <t>10901</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10901/10901_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10901/10901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA E ENCAMINHADO OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DO PIAUÍ, DR.WELLINGTON DIAS, SOLICITANDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE NOMEAR E EMPOSSAR OS 30 PRIMEIROS COLOCADOS NO CONCURSO PÚBLICO PARA O CARGO DE DEFENSOR PÚBLICO DE 1ª ENTRÂNCIA, CONFORME EDITAL N° 015/2004, DE 27.02.2004.</t>
   </si>
   <si>
     <t>13507</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13507/al-1262.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13507/al-1262.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado ofício ao Exmo. Sr. Governador, solicitando que envie a esta Casa Legislativa proposta concedendo contrapartida salarial de 50% sobre o valor do salário mínimo percebido atualmente pelos agentes comunitários de saúde do Programa Saúde da Família.</t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12516/12516_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12516/12516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE O GRANDE EXPEDIENTE DO DIA 20/05/2004 SEJA DEDICADO AO EX-DEPUTADO AGENOR BARBOSA DE ALMEIDA, MÉDICO, COM 95 ANOS DE IDADE, NATURAL DE PALMEIRAIS, ORA COM RESIDÊNCIA NA CIDADE DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>13512</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13512/al-1293.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13512/al-1293.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado ofício ao Ilmo. Sr. Comandante da Polícia Militar do Estado do Piauí, solicitando informações sobre o atraso na execução da programação do Curso de Formação de Soldados aprovados em recente concurso realizado_x000D_
 por aquela corporação.</t>
   </si>
   <si>
     <t>13513</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13513/al-1294.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13513/al-1294.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, encaminhado voto de pesar aos familiares pelo falecimento do ex-vereador e suplente de vereador Luiz Ferreira Soares.</t>
   </si>
   <si>
     <t>13395</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13395/al-1297.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13395/al-1297.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, seja formulado expediente ao Exmo Sr. Presidente do TRE- Tribunal Regional Eleitoral, para instalar uma Zona Eleitoral na Comarca de Marcolândia, neste Estado.</t>
   </si>
   <si>
     <t>14660</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14660/al-1298.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14660/al-1298.04.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário, que seja encaminhado expediente ao Ilustríssimo Coordenador da 18ª UNIT - Unidade de Infraestrutura Terrestre, órgão do DENIT - Departamento Nacional de Infraestrutura de Transporte, Dr. Sebastião Victor Braga, solicitando com urgência o roço das laterais da BR - 343, entre os municípios a partir de Regeneração até a localidade Estaca Zero.</t>
   </si>
   <si>
     <t>10904</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10904/10904_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10904/10904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER COM FULCRO NO ART. 111 DO REGIMENTO INTERNO, QUE SEJA ENCAMINHADO À FAMÍLIA DO SR._x000D_
 LUÍS FERREIRA SOARES, VOTO DE PESAR PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>12519</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12519/12519_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12519/12519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFICIO AO ILMO. SR. FERNANDO MENDES BARBOSA, GERENTE GERAL DA TELEMAR, SOLICITANDO QUE SEJA INSTALADO UM TELEFONE PÚBLICO NAS LOCALIDADES ARAPUÁ E VOLTA DO RIACHO, MUNICÍPIO DE SÃO FRANCISCO DE ASSIS DO PIAUÍ-PI.</t>
   </si>
   <si>
     <t>13396</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13396/al-1310.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13396/al-1310.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, determinar providências requeridas no sentido da recuperação do menor J.A.B.S, filho da Sra. Jascira Batista dos Santos, residente e domiciliada na Rua Piripiri, n° 300, nesta Capital.</t>
   </si>
   <si>
     <t>12520</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12520/12520_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12520/12520_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO PLENÁRIO, O ENCAMINHAMENTO DE OFÍCIO AO ILMO. SR. FERNANDO MENDES BARBOSA, GERENTE GERAL DA TELEMAR, SOLICITANDO QUE SEJA INSTALADO UM TELEFONE PÚBLICO NA LOCALIDADE LAGOA DE CIMA, MUNICÍPIO DE SÃO BRAZ DO PIAUÍ-PI.</t>
   </si>
   <si>
     <t>14006</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14006/al-1328.04_-_contem_4_recortes_de_jornais.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14006/al-1328.04_-_contem_4_recortes_de_jornais.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Diretor-Geral do Departamento Estadual de Trânsito - DETRAN/PI, para que no prazo de 15 (quinze) dias, forneça os valores exatos e atuais de todas as taxas cobradas por aquele órgão, bem como cópia da legislação usada para a apuração de tais valores.</t>
   </si>
   <si>
     <t>13398</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13398/al-1372.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13398/al-1372.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja formalizado pedido de informação ao Exmo. Sr. Secretário de Comunicação Social do Estado do Piauí para que seja encaminhada a esta Casa Legislativa, no prazo da lei (art.109, VII, CE/89), cópia autêntica do contrato de serviços de consultoria e assessoria de desenvolvimento institucional da SECOM.</t>
   </si>
   <si>
     <t>13399</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13399/al-1390.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13399/al-1390.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja formalizado pedido de informação a Exma. Sra. Secretária de Assistência Social e Comunitária do Estado do Piauí, Sra. Rosângela Sousa, para que seja encaminhada a esta Casa Legislativa, no prazo da lei (art.109,VII, CE/89), cópia autêntica dos empenhos da SASC no período de novembro/2003 a abril de 2004.</t>
   </si>
   <si>
     <t>13517</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13517/al-1396.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13517/al-1396.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, seja autorizada a expedição de ofício, dirigido ao Ilmo. Sr. Diretor Presidente da AGESPISA, solicitando as cópias dos balancetes dessa empresa referentes aos anos de 1992 a 2003.</t>
   </si>
   <si>
     <t>14662</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14662/al-1453.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14662/al-1453.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente para o gerente da empresa Telemar, solicitando a instalação de um telefone público na localidade Campestre, no município de Flores - PI.</t>
   </si>
   <si>
     <t>14663</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14663/al-1454.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14663/al-1454.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o plenário,  envio de mensagem de condolência e conforto aos familiares do Sr. Faiz  Salim que faleceu 30. 05 .04,  em Floriano.</t>
   </si>
   <si>
     <t>14664</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14664/al-1501.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14664/al-1501.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que encaminhado expediente para o presidente do DETRAN, Assis Carvalho solicitando o protocolo que mantém disponibilizado para o Departamento Municipal de Trânsito, em Floriano, os veículos citados pelo pelo presidente em audiência pública nesta augusta Casa.</t>
   </si>
   <si>
     <t>13518</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13518/al-1526.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13518/al-1526.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que se encaminhe ofício ao Exmo. Sr. Procurador Geral do Estado, solicitando parecer sobre a legalidade do fornecimento de combustível pagos com recursos do DETRAN-PI.</t>
   </si>
   <si>
     <t>14665</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14665/al-1541.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14665/al-1541.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário seja consignado nos anais desta Casa um voto de congratulação ao Doutor Heonir de Jesus Pereira da Rocha, professor Catedrático da Faculdade de Medicina da Universidade Federal da Bahia, por sua eleição para titular da Academia Brasileira de Ciência.</t>
   </si>
   <si>
     <t>13400</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13400/al-1559.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13400/al-1559.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, sessão solene especial de homenagem ao saudoso senador Sigefredo Pacheco, pela passagem do centenário de seu nascimento.</t>
   </si>
   <si>
     <t>13402</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13402/al-1596.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13402/al-1596.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado voto de pesar aos familiares da Sra. Maria Judite de Carvalho.</t>
   </si>
   <si>
     <t>10916</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10916/10916_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10916/10916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À DIRETORA-GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER-PI, DRA. KARENINA DANTAS EULÁLIO ROCHA, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE RESTAURAR A ESTRADA QUE LIGA O MUNICÍPIO DE SÃO MIGUEL DA BAIXA GRANDE - PL AOS MUNICÍPIOS DE SÃO FÉLIX DO PIAUÍ E DE SANTA CRUZ DOS MILAGRES - PL.</t>
   </si>
   <si>
     <t>13403</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13403/al-1637.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13403/al-1637.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja formalizada proposição, ao Exmo. Sr. Presidente da República, Exmo. Sr. Luís Inácio _x000D_
 Lula da Silva, para que seja pleiteada o perdão da dívida do Estado do Piauí para com a União, a exemplo do que aconteceu com a dívida da Bolívia _x000D_
 com relação ao Brasil.</t>
   </si>
   <si>
     <t>14671</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14671/al-1672.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14671/al-1672.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, depois de ouvido o plenário, que seja encaminhado expediente a sua Excelência Governador Wellington Dias, solicitando que seja colocado a disposição da Oficina da Vida ( Centro de Recuperação para dependentes de drogas e álcool) um professor e um psicólogo para realizarem trabalhos nas citadas áreas com os internos daquele centro.</t>
   </si>
   <si>
     <t>14020</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14020/al-1795.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14020/al-1795.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, seja expedido ofício ao Exmo. Sr. Secretário de Segurança Pública do Estado do Piauí, para que aumente o contingente de policiais militares na cidade de Uruçuí-PI.</t>
   </si>
   <si>
     <t>14021</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14021/al-1797.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14021/al-1797.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após aprovado pelo Plenário, seja expedido ofício em nome desta Casa Legislativa parabenizando o evento Piauí Pop, que eleva o nome do Estado do Piauí no cenário nacional.</t>
   </si>
   <si>
     <t>13406</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13406/al-1971.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13406/al-1971.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja requisitada a inspeção ao Tribunal de Contas do Estado do Piauí -TCE, da regularidade do pagamento da remuneração dos Secretários de Estado e outros servidores comissionados cedidos de órgãos do Governo Federal e Bancos oficiais para servirem junto ao Governo do Estado do Piauí.</t>
   </si>
   <si>
     <t>13407</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13407/al-1987.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13407/al-1987.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja formalizado proposição ao Exmo. Sr. Presidente da República, pleitear perdoar a dívida do Estado do Piauí para com a União, a exemplo do que ocorreu com relação à Bolívia e a Cabo Verde.</t>
   </si>
   <si>
     <t>13408</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13408/al-1988.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13408/al-1988.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o plenário, que seja formalizado pedido de informação ao Exmo. Sr. Presidente da AGESPISA, no sentido de ser encaminhado a esta Casa Legislativa, no prazo da lei (art. 109, VII, da CE/89), o contrato de assessoria da empresa energia - Engenharia e Consultoria Ltda com a AGESPISA, no que tange a demanda com a CEPISA.</t>
   </si>
   <si>
     <t>10923</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10923/10923_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10923/10923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR UM TELEFONE PÚBLICO NO BAIRRO NOVA TERESINA, Q-57, LOTE 25, NO MUNICÍPIO DE TERESINA-PI.</t>
   </si>
   <si>
     <t>13409</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13409/al-2007.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13409/al-2007.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, pedido de informação ao Ilmo. Sr. Diretor Presidente da AGESPISA no sentido de ser encaminhada a esta Casa Legislativa cópia autêntica do Processo de pagamento da nota fiscal / fatura de serviços n° 0412, de 19.07.04.</t>
   </si>
   <si>
     <t>13410</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13410/al-2008.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13410/al-2008.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja requisitada inspeção ao Tribunal de Contas do Estado, para verificação da regularidade do Contrato n° 028/98 - AGESPISA com a empresa Energia - Engenharia e Consultoria Ltda,</t>
   </si>
   <si>
     <t>14024</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14024/al-2023.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14024/al-2023.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja expedido ofício em nome desta Casa Legislativa, ao Diretor da INTERPI, Sr. Francisco Guedes Alcoforado Filho, para prestação de informações.</t>
   </si>
   <si>
     <t>10924</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10924/10924_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10924/10924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR UM TELEFONE PÚBLICO NA LOCALIDADE UBERABA 11, NO MUNICÍPIO DE OEIRAS-PI.</t>
   </si>
   <si>
     <t>10927</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10927/10927_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10927/10927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO VOTO DE LOUVOR AO PRESIDENTE DO CONSELHO DELIBERATIVO DO SEBRAE-PI, SR. JESUS ELIAS TAJRA FILHO, PELA REALIZAÇÃO DO FESTIVAL CULTURAL DE OEIRAS, OCORRIDO NOS DIAS 12 A 15 ÚLTIMOS, REPRESENTANDO UM MARCO NA HISTÓRIA CULTURAL DO MUNICÍPIO DE OEIRAS-PI.</t>
   </si>
   <si>
     <t>14687</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14687/al-2152.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14687/al-2152.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Ilustríssimo Sr Sebastião Ribeiro, diretor do DENIT - Departamento Nacional de Infraestrutura de Transporte, solicitando a duplicação da pista da BR 343, a partir do Posto Trevo, trecho de 4 km, na zona urbana onde estão situadas as Universidades Federal , Estadual , CEFET (Centro de Ensino Federal Tecnológico), exposição Agropecuária, Clube dos Professores, Associação Atlética Banco do Brasil, pondo em risco a vida dos professores e estudantes que trafegam diuturnamente na referida pista.</t>
   </si>
   <si>
     <t>14688</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14688/al-2153.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14688/al-2153.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja instalado um núcleo de Ensino de Universidade Estadual do Piauí, na cidade de Marcos Parente-PI.</t>
   </si>
   <si>
     <t>13411</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13411/al-2160.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13411/al-2160.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, seja aditiva ao pedido de inspeção ao Tribunal de Contas do Estado - TCE (ofício. ALP - 1ª Secretaria 514/04, de 11 de agosto de 2004, referente ao Contrato 028/98.</t>
   </si>
   <si>
     <t>14689</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14689/al-2161.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14689/al-2161.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental,  após ou Plenário, que por ocasião do Dia do Nutricionista, 31 de agosto, profissionais sejam homenageados com mensagem pelo relevantes serviços prestados na área de saúde a comunidade.</t>
   </si>
   <si>
     <t>13412</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13412/al-2174.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13412/al-2174.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, que seja formalizado pedido de informação ao Ilmo. Sr. Gerente Geral da Caixa Econômica Federal do Estado do Piauí, solicitando que seja encaminhado a esta Casa Legislativa, cópia autêntica do contrato de financiamento e patrocínio da CIDADE DETRAN, celebrado entre a CEF e DETRAN/PI.</t>
   </si>
   <si>
     <t>14691</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14691/al-2287.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14691/al-2287.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Radialista, 21 de setembro, homenageada com mensagem de estímulo toda a categoria de profissionais de rádio e televisão, que muito têm contribuído para a integração nacional, estadual e regional.</t>
   </si>
   <si>
     <t>14692</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14692/al-2288.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14692/al-2288.04.pdf</t>
   </si>
   <si>
     <t>Reque, após ouvido o Plenário, que por ocasião do Dia do Idoso, 27 de setembro, estes cidadãos sejam homenageados.</t>
   </si>
   <si>
     <t>13525</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13525/al-2359.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13525/al-2359.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado ofícios as Superintendências Regionais do Banco do Brasil e Caixa Econômica Federal, solicitando a instalação de caixas eletrônicos no bairro Porto Alegre, zona sul de Teresina.</t>
   </si>
   <si>
     <t>14699</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14699/al-2389.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14699/al-2389.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que por ocasião do Dia do Fisioterapeuta, 13 de outubro, seja encaminhada homenagem a esta categoria.</t>
   </si>
   <si>
     <t>14702</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14702/al-2391.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14702/al-2391.04.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário, que seja solicitado ao Coordenador da 18ª UNIT- Unidade de Infraestrutura Terrestre, órgão do DENIT - Departamento Nacional de Infraestrutura de Transporte, medidas urgentes para reconstrução do trecho da estrada BR-230, compreendido entre os municípios de Floriano e Nazaré do Piauí.</t>
   </si>
   <si>
     <t>13413</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13413/al-2399.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13413/al-2399.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado o documento anexo para ser juntado ao pedido de Inspeção do Tribunal de Contas do Estado -TCE, que verifica regularidade do Contrato de n° 028/98 - AGESPISA com a empresa Energia - Engenharia e Consultoria Ltda.</t>
   </si>
   <si>
     <t>14704</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14704/al-2420.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14704/al-2420.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolência e conforto aos familiares do reverendo Padre Pedro Barroso, pároco da Co-Catedral de São Pedro de Alcântara, em Floriano.</t>
   </si>
   <si>
     <t>13414</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13414/al-2422.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13414/al-2422.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja requerida Inspeção ao Tribunal de Contas do Estado -TCE, na Companhia Editora do Piauí - COMEP, para verificação de regularidade de determinados fatos.</t>
   </si>
   <si>
     <t>13526</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13526/al-2432.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13526/al-2432.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja expedido ofícios às autoridades locais, solicitando da instalação de um PPO (Pelotão de Policiamento Ostensivo), ao bairro Porto Alegre, na zona sul de Teresina.</t>
   </si>
   <si>
     <t>14705</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14705/al-2446.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14705/al-2446.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Cirurgião Dentista, 25 de outubro, profissionais sejam homenageados com mensagem de apreço pelo serviço prestado para a saúde bucal da população.</t>
   </si>
   <si>
     <t>13527</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, encaminhamento de ofícios aos Comandantes da Polícia Militar do Estado e do Corpo de Bombeiros, solicitando providências com vistas ao atendimento das necessidades básicas do 4º BPM (Batalhão da Polícia Militar) e do núcleo do Corpo de Bombeiros, da cidade de Picos.</t>
   </si>
   <si>
     <t>14706</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14706/al-2458.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14706/al-2458.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao presidente do de Justiça do Estado do Piauí, Dr. João Batista Machado, implantação de uma Comarca da Justiça, no município do Gurguéia, Estado do Piauí.</t>
   </si>
   <si>
     <t>14707</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14707/al-2459.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14707/al-2459.04.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, após ouvido do plenário, que seja encaminhado expediente ao presidente do Tribunal Justiça do Estado do Piauí, Dr. João Batista Machado, a implantação de uma Comarca da Justiça, no município de Rio Grande do Piauí.</t>
   </si>
   <si>
     <t>14708</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14708/al-2518.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14708/al-2518.04.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, após plenário, quer por ocasião do Dia do Cabeleireiro(a), 03 de novembro, seja feito um registro com homenagem para esta atividade profissional.</t>
   </si>
   <si>
     <t>14709</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14709/al-2557.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14709/al-2557.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, encaminhado expediente à Reitora Pro-Tempore da Universidade Estadual - DESPI - , Valéria Madeira Martins Ribeiro, solicitando informações no andamento do processo de reconhecimento do curso de Enfermagem, Campus de Floriano.</t>
   </si>
   <si>
     <t>13416</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13416/al-2560.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13416/al-2560.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado voto de pesar aos familiares do Sra. Joseja Cavalcante Oliveira.</t>
   </si>
   <si>
     <t>13542</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13542/al-2562.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13542/al-2562.04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado Indicação ao Exmo. Sr. Governador do Estado do Piauí, para que seja incluído no orçamento de 2005, o valor correspondente ao Montepio dos Militares a ser restituído no exercício de 2005.</t>
   </si>
   <si>
     <t>14712</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14712/al-2571.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14712/al-2571.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, e com aprovação deste, seja encaminhado expediente ao Governador do Estado do Piauí, Dr. Wellington Barroso de Araújo Dias, solicitando que  se digne de determinar a instalação de uma Unidade do Corpo de Bombeiros Militar, no município de Floriano-PI.</t>
   </si>
   <si>
     <t>14713</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14713/al-2600.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14713/al-2600.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, o envio de mensagem de condolências para a Sra.  Zeneide Waquim e família, pelo falecimento do esposo Antônio Luiz Moreira Nunes.</t>
   </si>
   <si>
     <t>14714</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14714/al-2601.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14714/al-2601.04.pdf</t>
   </si>
   <si>
     <t>Requer,  na forma regimental e após ouvido o Plenário, o envio de mensagem de condolência e conforto aos familiares do médico florianense Rosendo Alves da Silva, pelo falecimento do seu genitor Pedro Alves da Silva.</t>
   </si>
   <si>
     <t>10930</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10930/10930_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10930/10930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, EM DECORRÊNCIA DAS DENÚNCIAS VEICULADAS NO JORNAL DIÁRIO DO POVO DE DOMINGO (14/11/2004), REQUERER SEJA ENCAMINHADO OFÍCIO AO DIRETOR PRESIDENTE DO PCPR, DR. FRANCISCO DAS CHAGAS RIBEIRO FILHO, SOLICITANDO INFORMAÇÕES SOBRE O CONVÊNIO CELEBRADO ENTRE AQUELE ÓRGÃO E A ASSOCIAÇÃO DE DESENVOLVIMENTO COMUNITÁRIO - ADECOM, DO MUNICÍPIO DE SÃO PEDRO DO PIAUÍ, PARA A REALIZAÇÃO DE OBRAS DE FOSSAS SÉPTICAS NA REFERIDA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>13546</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13546/al-2631.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13546/al-2631.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que sejam encaminhados ofícios ao Exmo. Sr. Governador do Estado e Diretora Geral do DER (Departamento Estadual de Estradas e Rodagens) do Piauí, solicitando recuperação da estrada PI-115, entre os municípios de São Miguel do Tapuio e Assunção do Piauí.</t>
   </si>
   <si>
     <t>12529</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12529/12529_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12529/12529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER MOÇÃO DE PESAR E QUE, APÓS OUVIDO O PLENÁRIO, SEJA ENVEREDADO IDÔNEO OFÍCIO DE CONDOLÊNCIAS À RESPEITOSA FAMÍLIA DO PÓSTUMO CELSO FURTADO, 84 ANOS, DOUTO ECONOMISTA EMÉRITO QUE MUITO FOMENTOU PARA O DESENVOLVIMENTO SOCIAL E CULTURAL DO PAÍS, MORMENTE, POR TER SIDO MEMBRO DA ABL E HODIERNAMENTE REPUTADO PAI DA SUDENE - SUPERINTENDÊNCIA DE DESENVOLVIMENTO DO NORDESTE.</t>
   </si>
   <si>
     <t>13547</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13547/al-2656.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13547/al-2656.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado a este Poder Legislativo da emenda ao Projeto de Lei Orçamentária do Estado para o exercício de 2005, com a previsão de recursos para fazer face à devolução aos respectivos beneficiários do montante referente ao Montepio Militar.</t>
   </si>
   <si>
     <t>10932</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10932/10932_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10932/10932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS  AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR UM TELEFONE PÚBLICO NA LOCALIDADE CARAÍBAS, NO MUNICÍPIO DE OEIRAS-PI.</t>
   </si>
   <si>
     <t>10933</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10933/10933_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10933/10933_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR UM TELEFONE PÚBLICO NO POVOADO CURVA DO MARRECO, NO MUNICÍPIO DE COLÔNIA DO PIAUÍ.</t>
   </si>
   <si>
     <t>10934</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10934/10934_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10934/10934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER SEJA FORMALIZADO VOTO DE LOUVOR À MEMÓRIA DO MÉDICO PAULO DE TARSO RIBEIRO GONÇALVES, NO ANO DO CENTENÁRIO DE SEU NASCIMENTO, EM RECONHECIMENTO À EXPRESSIVA CONTRIBUIÇÃO PRESTADA AO POVO DE OEIRAS E, PORQUE NÃO DIZER, DO PIAUÍ, NO EXERCÍCIO DA MEDICINA POR MAIS DE 50 ANOS ININTERRUPTOS.</t>
   </si>
   <si>
     <t>13454</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13454/al-2724.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13454/al-2724.04.pdf</t>
   </si>
   <si>
     <t>Requerer, na forma regimental, após ouvido o plenário, que seja apresentado voto de louvor ao Dr. Kleber Cavalcante de Araújo Luz.</t>
   </si>
   <si>
     <t>14715</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14715/al-2734.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14715/al-2734.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente para o Secretário de Segurança, Menandro Pedro, solicitando a  construção de um novo prédio para o 1º Distrito de Polícia  Civil em Floriano, em substituição ao atual prédio.</t>
   </si>
   <si>
     <t>14716</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14716/al-2738.04.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14716/al-2738.04.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente para o Secretário Estadual de Segurança, Menandro Pedro, solicitando com urgência o conserto da viatura do 2° Distrito de Polícia Civil, em Floriano, ou a destinação de outra viatura.</t>
   </si>
   <si>
     <t>10935</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10935/10935_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10935/10935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DO PIAUÍ, DR. WELLINGTON DIAS, SOLICITANDO A INCLUSÃO NO PLANO DE APLICAÇÃO DA CIDE DE 2005, A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO OEIRAS/VÁRZEA GRANDE E VÁRZEA GRANDE/ELESBÃO VELOSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2183,68 +2183,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14498/al-557.04.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14463/al-498.04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14494/al-499.04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13601/al-1055.04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10827/10827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14502/al-857.04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14719/al-016.04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13458/al-018.04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10829/10829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12440/12440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14620/al-030.04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10830/10830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12441/12441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12442/12442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13329/al-051.04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14191/al-106.04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14632/al-461.04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14208/al-462.02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12508/12508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10848/10848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13953/al-530.04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13240/al-531.04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10849/10849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12483/12483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13955/al-578.04.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14635/al-649.04.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14636/al-650.04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13340/al-653.04.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13341/al-667.04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14638/al-696.04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14229/al-699.04.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13476/al-700.04.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14639/al-702.04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14640/al-703.04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14233/al-725.04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13345/al-726.04.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13346/al-730.04.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13347/al-731.04.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13966/al-774.04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14642/al-783.04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14643/al-784.04.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14284/al-792.04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14645/al-801.04.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14647/al-803.04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13362/al-859.04.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13365/al-860.04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13376/al-861.04.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13873/al-862.04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13379/al-892.04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14653/al-894.04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10866/10866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14335/al-918.04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13386/al-930.04.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13971/al-955.04.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14654/al-976.04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12499/12499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13494/al-1016.04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10886/10886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13998/al-1056.04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13388/al-1084.04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12505/12505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12506/12506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12510/12510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10891/10891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14656/al-1105.04.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14657/al-1106.04.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13391/al-1135.04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13499/al-1146.04.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14343/al-1172.04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13393/al-1220.04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13501/al-1221.04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14659/al-1245.04.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10901/10901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13507/al-1262.04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12516/12516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13512/al-1293.04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13513/al-1294.04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13395/al-1297.04.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14660/al-1298.04.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10904/10904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12519/12519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13396/al-1310.04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12520/12520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14006/al-1328.04_-_contem_4_recortes_de_jornais.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13398/al-1372.04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13399/al-1390.04.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13517/al-1396.04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14662/al-1453.04.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14663/al-1454.04.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14664/al-1501.04.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13518/al-1526.04.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14665/al-1541.04.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13400/al-1559.04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13402/al-1596.04.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10916/10916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13403/al-1637.04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14671/al-1672.04.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14020/al-1795.04.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14021/al-1797.04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13406/al-1971.04.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13407/al-1987.04.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13408/al-1988.04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10923/10923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13409/al-2007.04.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13410/al-2008.04.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14024/al-2023.04.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10924/10924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10927/10927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14687/al-2152.04.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14688/al-2153.04.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13411/al-2160.04.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14689/al-2161.04.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13412/al-2174.04.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14691/al-2287.04.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14692/al-2288.04.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13525/al-2359.04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14699/al-2389.04.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14702/al-2391.04.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13413/al-2399.04.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14704/al-2420.04.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13414/al-2422.04.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13526/al-2432.04.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14705/al-2446.04.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14706/al-2458.04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14707/al-2459.04.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14708/al-2518.04.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14709/al-2557.04.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13416/al-2560.04.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13542/al-2562.04.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14712/al-2571.04.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14713/al-2600.04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14714/al-2601.04.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10930/10930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13546/al-2631.04.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12529/12529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13547/al-2656.04.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10932/10932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10933/10933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10934/10934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13454/al-2724.04.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14715/al-2734.04.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14716/al-2738.04.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10935/10935_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14498/al-557.04.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14463/al-498.04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14494/al-499.04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13601/al-1055.04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10827/10827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14502/al-857.04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14719/al-016.04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13458/al-018.04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10829/10829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12440/12440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14620/al-030.04.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10830/10830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12441/12441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12442/12442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13329/al-051.04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14191/al-106.04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14632/al-461.04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14208/al-462.02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12508/12508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10848/10848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13953/al-530.04.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13240/al-531.04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10849/10849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12483/12483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13955/al-578.04.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14635/al-649.04.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14636/al-650.04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13340/al-653.04.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13341/al-667.04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14638/al-696.04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14229/al-699.04.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13476/al-700.04.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14639/al-702.04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14640/al-703.04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14233/al-725.04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13345/al-726.04.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13346/al-730.04.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13347/al-731.04.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13966/al-774.04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14642/al-783.04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14643/al-784.04.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14284/al-792.04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14645/al-801.04.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14647/al-803.04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13362/al-859.04.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13365/al-860.04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13376/al-861.04.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13873/al-862.04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13379/al-892.04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14653/al-894.04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10866/10866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14335/al-918.04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13386/al-930.04.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13971/al-955.04.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14654/al-976.04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12499/12499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13494/al-1016.04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10886/10886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13998/al-1056.04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13388/al-1084.04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12505/12505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12506/12506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12510/12510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10891/10891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14656/al-1105.04.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14657/al-1106.04.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13391/al-1135.04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13499/al-1146.04.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14343/al-1172.04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13393/al-1220.04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13501/al-1221.04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14659/al-1245.04.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10901/10901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13507/al-1262.04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12516/12516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13512/al-1293.04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13513/al-1294.04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13395/al-1297.04.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14660/al-1298.04.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10904/10904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12519/12519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13396/al-1310.04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12520/12520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14006/al-1328.04_-_contem_4_recortes_de_jornais.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13398/al-1372.04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13399/al-1390.04.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13517/al-1396.04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14662/al-1453.04.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14663/al-1454.04.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14664/al-1501.04.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13518/al-1526.04.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14665/al-1541.04.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13400/al-1559.04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13402/al-1596.04.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10916/10916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13403/al-1637.04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14671/al-1672.04.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14020/al-1795.04.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14021/al-1797.04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13406/al-1971.04.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13407/al-1987.04.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13408/al-1988.04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10923/10923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13409/al-2007.04.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13410/al-2008.04.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14024/al-2023.04.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10924/10924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10927/10927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14687/al-2152.04.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14688/al-2153.04.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13411/al-2160.04.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14689/al-2161.04.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13412/al-2174.04.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14691/al-2287.04.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14692/al-2288.04.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13525/al-2359.04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14699/al-2389.04.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14702/al-2391.04.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13413/al-2399.04.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14704/al-2420.04.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13414/al-2422.04.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13526/al-2432.04.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14705/al-2446.04.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14706/al-2458.04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14707/al-2459.04.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14708/al-2518.04.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14709/al-2557.04.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13416/al-2560.04.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13542/al-2562.04.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14712/al-2571.04.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14713/al-2600.04.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14714/al-2601.04.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10930/10930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13546/al-2631.04.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/12529/12529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13547/al-2656.04.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10932/10932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10933/10933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10934/10934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/13454/al-2724.04.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14715/al-2734.04.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2004/14716/al-2738.04.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2004/10935/10935_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>