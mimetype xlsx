--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -51,2012 +51,2012 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19417</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/19417/projeto_de_decreto_200316042024.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/19417/projeto_de_decreto_200316042024.pdf</t>
   </si>
   <si>
     <t>SUSTA OS DEFERIMENTOS DE ADESÕES E ATOS DE DEMISSÕES, QUE ESPECIFICA, RELATIVAS AO PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO  - PDV; INSTITUÍDO PELA LEI Nº 4865/96, DE 08 DE OUTUBRO DE 1996, EM DECORRÊNCIA DE IRREGULARIDADES DETECTADAS NO PROGRAMA.</t>
   </si>
   <si>
     <t>14520</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Maria Jose Leão</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14520/al-1848.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14520/al-1848.03.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao §1° do Art. 15 da Lei Complementar n° 06, de 1 de outubro de 1991.</t>
   </si>
   <si>
     <t>13294</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Homero Castelo Branco</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13294/al-890.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13294/al-890.03.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 10, da Lei n° 4.050, de 12 de maio de 1986.</t>
   </si>
   <si>
     <t>14519</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14519/al-1820.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14519/al-1820.03.pdf</t>
   </si>
   <si>
     <t>Determina a disponibilização de banheiros aos usuários nas agências de instituições financeiras no Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>10825</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Luciano Nunes</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10825/10825_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10825/10825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DO EXAME DE EMISSÕES EVOCADAS OTOACÚSTICAS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Antonio Uchôa</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MERCEEIROS E PROPRIETÁRIOS DE MERCADINHOS DE TERESINA.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11603/11603_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11603/11603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA DO DESARMAMENTO INFANTO-JUVENIL" A SER EXECUTADA NAS ESCOLAS DE NÍVEL FUNDAMENTAL E MÉDIO DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>10828</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10828/10828_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10828/10828_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O NÚCLEO RAINHA DOS APÓSTOLOS DA ASSOCIAÇÃO DAS SENHORAS DA CARIDADE DE SÃO VICENTE DE PAULO - AIC - REGIONAL PIAUÍ.</t>
   </si>
   <si>
     <t>14934</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Moraes Souza Filho</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14934/al-4149.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14934/al-4149.03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade das empresas que prestam serviços públicos por concessão ou permissão estadual a disponibilizar ao consumidor a fatura de cobrança dos serviços com antecedência mínima de dez dias do vencimento.</t>
   </si>
   <si>
     <t>14616</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14616/al-2788.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14616/al-2788.03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de aposição do grupo sanguíneo na cédula de identidade.</t>
   </si>
   <si>
     <t>14933</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14933/al-4148.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14933/al-4148.03.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de manutenção de Posto de Atendimento Médico aos Shopping Centers.</t>
   </si>
   <si>
     <t>14619</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14619/al-4207.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14619/al-4207.03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do ensino de informática nas escolas públicas e privadas.</t>
   </si>
   <si>
     <t>14204</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14204/al-409.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14204/al-409.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Grande Expediente da Sessão do dia 11 de março próximo, seja prestada homenagem especial à mulher piauiense pelo transcurso do "DIA INTERNACIONAL DA MULHER".</t>
   </si>
   <si>
     <t>14205</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14205/al-418.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14205/al-418.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, e com aprovação deste, seja encaminhado expediente a sua Excelência o Senhor, Desembargador Presidente do Tribunal Regional Eleitoral-TRE Dr. João Batista Machado, solicitando se digne determinar a implantação dos serviços on line de expedição de t´titulo de eleitor nos Cartórios Eleitorais dos Municípios de Floriano, Esperantina, Bertolínea e Nazaré do Piauí, do Estado do Piauí.</t>
   </si>
   <si>
     <t>14206</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14206/al-436.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14206/al-436.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, e com aprovação deste, seja encaminhado expediente a sua Excelência o Senhor Governador, do Estado do Piauí, solicitando  que se "digne o eminente governador determinar ao Secretário de Obras Públicas a continuação da construção da Rodoviária, na cidade de Floriano, iniciada na gestão anterior, pois se trata de uma importante e necessária obra pública interestadual.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Zé Santana</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11520/11520_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11520/11520_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO ARCEBISPO DE TERESINA, DOM CELSO PINTO, ENVIANDO VOTOS DE PESAR PELO FALECIMENTO DO PADRE CARVALHO, PÁROCO DA IGREJA CATÓLICA DO BAIRRO VERMELHA, EM TERESINA.</t>
   </si>
   <si>
     <t>14207</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14207/al-452.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14207/al-452.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, e com aprovação deste, seja encaminhado expediente a sua Excelência o Senhor Governador do Estado do Piauí,  solicitando se digne o eminente governador determinar a instalação de uma Companhia do Corpo de Bombeiros na cidade de Floriano-PI.</t>
   </si>
   <si>
     <t>14209</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14209/al-470.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14209/al-470.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a sua Excelência o senhor governador do Estado do Piauí,_x000D_
 Dr. José Wellington Barroso de Araújo Dias solicitando se digne do eminente governador autorizar à AGESPISA a implantação do sistema e esgoto na cidade de Floriano,</t>
   </si>
   <si>
     <t>14210</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14210/al-518.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14210/al-518.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, e com aprovação deste, seja encaminhado expediente ao Excelentíssimo Senhor Presidente do Tribunal de Justiça, Desembargador Dr. João Batista Menezes, se digne determinar a implantação de Comarcas da Justiça nos município de Rio Grande do Piauí e Colônia do Gurguéia, Estado do Piauí, tendo em vista a  relevância dos atendimentos das populações desses municípios, levando em consideração a política de descentralização às atividades judiciais, implantadas pelo egrégio Tribunal de Justiça do Piauí.</t>
   </si>
   <si>
     <t>11521</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11521/11521_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11521/11521_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I,  ALÍNEA "F', DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO PIAUÍ, JOSÉ WELLINGTON BARROSO DE ARAÚJO DIAS, SOLICITANDO A INCLUSÃO DO MUNICÍPIO DE PEDRO II NO PROGRAMA PRODETUR II.</t>
   </si>
   <si>
     <t>13510</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Wilson Martins</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13510/al-590.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13510/al-590.03.pdf</t>
   </si>
   <si>
     <t>Requer que depois de ouvido e aprovado pelo plenário, sejam expedidos ofícios solicitando providências, no sentido de que seja informado a esta Assembléia, o que ocorrer, relativamente a aplicação da Lei nº 5.108 de 30/11/1999 que "cria o fundo estadual de Geração de Emprego e Renda e de Apoio ao Desenvolvimento Sustentável do Estado do Piauí"</t>
   </si>
   <si>
     <t>13961</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Leal Junior</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13961/al-630.03_-_contem_2_jornais.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13961/al-630.03_-_contem_2_jornais.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais,  art. 113, IX, após ouvido o Plenário, seja concedido voto de louvor à Dra. Alessandra Ferreira Alencar Andrade.</t>
   </si>
   <si>
     <t>14231</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14231/al-0723.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14231/al-0723.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a sua Excelência o senhor governador do Estado o Piauí,_x000D_
 que se digne de  autorizar urgentemente a restauração da estrada estadual que liga os municípios de Floriano a Itaueira, ligando as comunidades Vereda_x000D_
 Grande, Amolar (Floriano) e Olho D'água do Boi (Itaueira) pelo fato da mesma se encontrar, praticamente, intrafegável e causando transtorno e revolta aos habitantes da grande região.</t>
   </si>
   <si>
     <t>14240</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14240/al-746.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14240/al-746.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Governador do Estado o Piauí,  se digne de determinar a ampliação do prédio da Universidade Estadual do Piauí - UESPI, na cidade de Floriano.</t>
   </si>
   <si>
     <t>14262</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14262/al-750.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14262/al-750.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após plenário, que seja encaminhado expediente ao Governador do Estado do Piauí,  se digne de solicitar do Comandante_x000D_
 Geral da Polícia Militar do Piauí, Coronel Edvaldo Marques Lopes, a viabilidade de reintegração dos policiais que foram atingidos pelo PDV (Programa de Desligamento Voluntário) e outros casos especiais que estão querendo voltar para a corporação militar.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11519/11519_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11519/11519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 127 DO REGIMENTO FITEMO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE TERESINA, SOLICITANDO UMA CÓPIA DO CONTRATO DE FISCALIZAÇÃO E CONTROLE DE TRÁFEGO EM TERESINA.</t>
   </si>
   <si>
     <t>10860</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10860/10860_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10860/10860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER COM FULCRO NO ART. 111 DO REGIMENTO INTERNO, QUE SEJA ENCAMINHADO À FAMÍLIA DO SR. JOSÉ HIPÓLITO MARINHO CONHECIDO COMO "ZÉ DE HELENA", VOTO DE PESAR PELO SEU FALECIMENTO, DIRIGIDO À PESSOA DE SUA FILHA ADOTIVA PROFESSORA BENEDITA MOREIRA DA SILVA "BITINHA DE ZÉ DE HELENA".</t>
   </si>
   <si>
     <t>14282</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14282/al-761.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14282/al-761.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Governador do Estado do Piauí, que se digne o eminente governador indicar um Defensor Público  para a cidade de Floriano.</t>
   </si>
   <si>
     <t>14283</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14283/al-762.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14283/al-762.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvindo o plenário, que seja encaminhado expediente ao Governador do Estado do Piauí, que se digne o eminente governador, através da Secretaria Estadual de Segurança, instalar a Delegacia da Mulher,  no município de Floriano.</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11522/11522_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11522/11522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F', DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFICIO DIRIGIDO À TELEMAR, SOLICITANDO INSTALAÇÃO DE TELEFONE PÚBLICO DO TIPO "ORELHÃO" NA COMUNIDADE CHATINHO, MUNICÍPIO DE PAU D'ARCO DO PIAUÍ.</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11523/11523_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11523/11523_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 122 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, MOÇÃO DE PROTESTO CONTRA A INVASÃO DO IRAQUE. SENDO APROVADA, ENVIAR CÓPIA PARA O ESCRITÓRIO DA ONU NO BRASIL E PARA AS EMBAIXADAS NO BRASIL DOS SEGUINTES PAÍSES: ESTADOS UNIDOS, INGLATERRA, AUSTRÁLIA, FRANÇA, ALEMANHA, RÚSSIA E IRAQUE.</t>
   </si>
   <si>
     <t>14290</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14290/al-831.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14290/al-831.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Ilustríssimo coordenador da 18ª UNIT -Unidade de_x000D_
 Infra-estrutura Terrestre - órgão do DENIT - Departamento Nacional de Infraestrutura de Transporte, Dr. Ismar Portela Santos, providencias urgente para roço do acostamento da BR - 316, especialmente no trecho Teresina à Estaca Zero, tendo em vista o matagal que impede a visibilidade dos condutores dos veículos, motorista e motoqueiros, causando situação que impede o tráfego e  dificulta as viagens para os municípios daquela direção do Estado.</t>
   </si>
   <si>
     <t>13486</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>Irmão Elias</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13486/al-832.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13486/al-832.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, a realização de uma Audiência Pública, na Comissão de Administração Pública, com entidades da sociedade civil.</t>
   </si>
   <si>
     <t>13487</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13487/al-833.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13487/al-833.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, sejam encaminhados ofícios ao Exmo Sr. Governador do Estado e Exmo. Sr. Secretário Estadual de Educação, solicitando a construção de (03) unidades escolares nas cidades de Picos, nos bairros Belo Norte, Paroquial e Morada do Sol.</t>
   </si>
   <si>
     <t>13488</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13488/al-834.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13488/al-834.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, sejam encaminhado ofício ao Exmo. Sr Governador do Estado do Piauí, solicitando o reinício da construção do Ginásio Poliesportivo na cidade de Picos.</t>
   </si>
   <si>
     <t>13489</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13489/al-835.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13489/al-835.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que sejam encaminhados ofícios ao Exmo. Sr. Governador do Estado e à Diretoria Geral do DER-PI, solicitação da recuperação da estrada que liga o povoado Fátima do Piauí (BR-316) à Chapada do Mucambo, no município de Picos.</t>
   </si>
   <si>
     <t>14292</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14292/al-879.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14292/al-879.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Governador do Estado do Piauí, que  se digne o eminente governador que seja adotada pela Reitoria da UESPI, para transformar o núcleo em Campus da UESPI da cidade de Esperantina e que seja construída a sua própria sede, pois a estrutura atual não comporta a grande demanda do ensino universitária, uma vez que o município é hoje um importante polo da região.</t>
   </si>
   <si>
     <t>14293</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14293/al-880.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14293/al-880.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a sua Excelência o Sr. Governador do Estado do Piauí, que se digne o eminente governador  de viabilizar a continuação do asfaltamento da estrada que liga os municípios de Jerumenha - Marcos Parente - Antônio Almeida - Uruçuí, iniciado anteriormente.</t>
   </si>
   <si>
     <t>14294</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14294/al-883.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14294/al-883.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido plenário, que seja encaminhado votos de congratulações ao Exº Reverendíssimo Arcebispo Metropolitano de Teresina, Dom Celso José Pinto da Silva, e aos demais Senhores Reverendíssimos Bispos do Estado do Piauí pela feliz escolha para a Campanha da Fraternidade de 2003, com o tema "Fraternidade e Pessoas Idosas" e o lema "Vida, Dignidade e Esperança".</t>
   </si>
   <si>
     <t>14334</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14334/al-884.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14334/al-884.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário, que seja encaminhado expediente ao Governador do Estado do Piauí, se digne do Governador do Estado determine a adoção de medidas urgentes pela direção da UESPI, para reconhecimento do Curso de Enfermagem, Campus de Floriano.</t>
   </si>
   <si>
     <t>10869</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10869/10869_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10869/10869_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFICIO AO PRESIDENTE DO INSTITUTO DE TERRAS DO PIAUÍ - INTERPI, SOLICITANDO INFORMAÇÕES SOBRE AS DEMARCAÇÕES REALIZADAS EM 2001, EM PARCERIA COM O INCRA, NAS REGIÕES DE CARNAUBAL, CURRAL VELHO, EXÚ, BURITI DO CANTO, FEITORIA, BURITI DO REI, QUEIMADAS E CAMPO GRANDE, ZONA RURAL DO MUNICÍPIO DE OEIRAS-PI.</t>
   </si>
   <si>
     <t>10877</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10877/10877_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10877/10877_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFICIO AO DIRETOR EXECUTIVO DO PCPR, SOLICITANDO INFORMAÇÕES SOBRE O PROJETO DA ASSOCIAÇÃO DE MORADORES DA COMUNIDADE DE CASA NOVA, NO MUNICÍPIO DE OEIRAS-PI. </t>
   </si>
   <si>
     <t>14828</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14828/al-910.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14828/al-910.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário, que seja encaminhado Ofício a Dra. Karenina Dantas Eulálio Rocha, Diretora Geral do Departamento de Estradas e Rodagens do Estado do Piauí, solicitando que seja envidados esforços no sentido de efetuar recuperação da malha asfáltica nas PI-116 e PI-301.</t>
   </si>
   <si>
     <t>14830</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14830/al-911.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14830/al-911.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado ofício a Dra. Karenina Dantas Eulálio Rocha, Diretora Geral do Departamento de Estradas e Rodagens do Estado do Piauí, solicitando que seja envidados esforços no sentido de efetuar recuperação da malha asfáltica, em caráter emergencial, na _x000D_
 PI-112, estrada que liga Teresina ao Município de Miguel Alves, passando pela cidade de União - Piauí.</t>
   </si>
   <si>
     <t>14336</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14336/al-938.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14336/al-938.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado expediente ao Governador do Estado  para que se digne de realizar a construção de um novo hospital regional na cidade de Floriano - PI.</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11524/11524_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11524/11524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I ALÍNEA "F', DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO QUE AUTORIZE AO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER/PI A RECUPERAÇÃO DA PI-212, NO TRECHO BARRAS/NOSSA SENHORA DOS REMÉDIOS/PORTO/CAMPO LARGO.</t>
   </si>
   <si>
     <t>11525</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11525/11525_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11525/11525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I ALÍNEA  "F', DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO A INCLUSÃO DOS POVOADOS ENJEITADO, OLHO D'ÁGUA DOS PAULINOS, CARNAÚBAS, CARANGUEJO, MANGABEIRA E LAPA, TODOS NO MUNICÍPIO DE PEDRO II, NO PROGRAMA DE ELETRIFICAÇÃO RURAL DO PCPR. .</t>
   </si>
   <si>
     <t>11526</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11526/11526_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11526/11526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART 2° E 3° O REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, QUE A SESSÃO ORDINÁRIA DO DIA 8 DE ABRIL PRÓXIMO SEJA TRANSFORMADA EM SESSÃO ESPECIAL PARA QUE ESTE PARLAMENTO SE JUNTE A TODAS AS ASSEMBLEIAS LEGISLATIVAS DO PAÍS E A CÂMARA LEGISLATIVA DO DISTRITO FEDERAL, COORDENADA PELA UNALE, PARA REQUEREREM O CESSAR FOGO CONTRA O IRAQUE.</t>
   </si>
   <si>
     <t>14337</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14337/al-1034.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14337/al-1034.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado expediente ao Governador do Estado que se digne de realizar a construção de uma área anexa ao Mercado do Cruzeiro, na cidade de Floriano-PI.</t>
   </si>
   <si>
     <t>14338</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14338/al-1101.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14338/al-1101.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao 2° Comando Aéreo Regional-CO MAR-, em Recife / PE, solicitando melhorias de infra-estrutura para o aeroporto de Floriano/ Piauí, como: iluminação e sinalização da pista de pouso, prédio de recepção para embarque e desembarque.</t>
   </si>
   <si>
     <t>13495</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13495/al-1102.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13495/al-1102.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que sejam encaminhados ofícios ao Exmo. Sr. Governador do Estado e ao Ilmo. Sr. Presidente da AGESPISA, solicitando a conclusão das obras do sistema de abastecimento d'água do povoado Santa Luz de Baixo, na zona rural de Teresina.</t>
   </si>
   <si>
     <t>13496</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13496/al-1104.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13496/al-1104.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado ofício ao Ilmo. Sr. Gerente Geral da Telemar no Piauí, solicitando instalação de três telefones públicos no Povoado Santa Luz de Bento, na zona rural de Tersina.</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11545/11545_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11545/11545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SOLICITAÇÃO JUNTO A TELEMAR, A INSTALAÇÃO DE TUP (TELEFONE UTILITÁRIO PÚBLICO), NA COMUNIDADE SANTO ELIAS, NO MUNICÍPIO DE DEMERVA1 LOBÃO.</t>
   </si>
   <si>
     <t>14001</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14001/al-1145.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14001/al-1145.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, seja oficiado a Diretora Geral do Departamento de Estradas e Rodagens - DER, solicitando recuperação da Rodovia PI -214.</t>
   </si>
   <si>
     <t>10894</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10894/10894_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10894/10894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO SECRETÁRIO ESTADUAL DE SAÚDE, DR. JOSÉ NAZARENO CARDEAL FONTELES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE DISPONIBILIZAR UMA AMBULÂNCIA PARA O HOSPITAL REGIONAL DE OEIRAS-PI.</t>
   </si>
   <si>
     <t>10898</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10898/10898_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10898/10898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À DIRETORA-GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - ER-PI, ORA. KARENINA DANTAS EULÁLIA ROCHA, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE RESTAURAR A RODOVIA PL 236, QUE LIGA O MUNICÍPIO DE REGENERAÇÃO-PI AO MUNICÍPIO DE OEIRAS-PI, POIS ESTA SE ENCONTRA EM SITUAÇÃO INTRAFEGÁVEL.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11546/11546_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11546/11546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F', DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, VOTO DE PESAR PELO TRÁGICO FALECIMENTO DO COMERCIANTE LUIZ CARLOS RAMEIRO, DE PEDRO II.</t>
   </si>
   <si>
     <t>14344</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14344/al-1198.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14344/al-1198.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Governador do Estado do Piauí, através da Secretaria Estadual de Educação, instalar em Floriano uma biblioteca pública estadual.</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11547/11547_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11547/11547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F', DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO A ELETRIFICAÇÃO DO POVOADO INGAZEIRA, MUNICÍPIO DE PEDRO II PELO PCPR.</t>
   </si>
   <si>
     <t>13500</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13500/al-1215.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13500/al-1215.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, a convocação do Exmo .Sr. Secretário Estadual de Saúde, seja convocado pra comparecer ao grande expediente da sessão ordinária deste Poder Legislativo para prestação de esclarecimento.</t>
   </si>
   <si>
     <t>14345</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14345/al-1220.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14345/al-1220.03.pdf</t>
   </si>
   <si>
     <t>Requer,, na forma regimental, após ouvido o plenário, registro do falecimento do Srº. Alfredo Carvalho, médico e ex-prefeito do município de São Francisco, ocorrido no dia 22 de abril, em Floriano, e, também , que seja apresentado as condolências a família enlutada.</t>
   </si>
   <si>
     <t>14346</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14346/al-1272.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14346/al-1272.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado ao Governador do Estado do Piauí, se digne de viabilizar a recuperação da BR-230, estrada que liga os municípios de Floriano, Nazaré do Piauí e Oeiras.</t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10903/10903_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10903/10903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER COM FULCRO NO ART. 111 DO REGIMENTO INTERNO, QUE SEJA ENCAMINHADO À FAMÍLIA DA SRA. ALINA FERRAZ NUNES DE CARVALHO, VOTO DE PESAR PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>14005</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14005/al-1276.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14005/al-1276.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, seja enviado expediente a Exma. Sra. Secretária de Administração para informar, no prazo de 10 dias, na forma do art. 64, §2° da Constituição Estadual, os motivos do aumento expressivo das despesas mensais com a folha de pagamento dos servidores do Estado.</t>
   </si>
   <si>
     <t>13509</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/</t>
+    <t>http://sapl.al.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, a realização de Audiência Pública, na Comissão de Administração Pública, com objetivo de discutir a unificação das Polícia Civil e Militar.</t>
   </si>
   <si>
     <t>13511</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13511/al-1291.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13511/al-1291.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício a Ilma. Sra. Dra. Karenina Dantas Eulálio Rocha, solicitando daquela autoridade a restauração da PI-214, no trecho Morro do Chapéu/Luzilândia.</t>
   </si>
   <si>
     <t>10912</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10912/10912_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10912/10912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DO PIAUÍ, DR. WELLINGTON DIAS, BEM COMO PARA O SECRETÁRIO ESTADUAL DA FAZENDA, SR. WALBER JOSÉ DA SILVA, E PARA O SECRETÁRIO ESTADUAL DE SAÚDE, DR. JOSÉ NAZARENO CARDEAL FONTELES, SOLICITANDO INFORMAÇÕES SOBRE O VALOR REAL E PERCENTUAL QUE VEM SENDO REPASSADO MENSALMENTE ÀS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE.</t>
   </si>
   <si>
     <t>10913</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10913/10913_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10913/10913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE, APÓS OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À SUA EXCELÊNCIA O SENHOR JOSÉ NAZARENO CARDEAL FONTELES, SECRETÁRIO DE ESTADO DA SAÚDE, EXIGINDO EXPLICAÇÃO DE MOTIVOS PELOS QUAIS FOI RETIRADA A UTI DA UNIDADE DE SAÚDE DO MUNICÍPIO DE VALENÇA DO PIAUÍ SEM QUALQUER COMUNICADO OFICIAL, FATO QUE DETERMINOU O CAOS NA POPULAÇÃO QUE FICOU TOLHIDA DESTE SERVIÇO ESSENCIAL.</t>
   </si>
   <si>
     <t>10914</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10914/10914_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10914/10914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO À DIRETORA-GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO PIAUÍ - DER-PI, ORA. KARENINA DANTAS EULÁLIA ROCHA, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE RESTAURAR E REVESTIR EM PIÇARRA A RODOVIA PL 224, QUE LIGA O MUNICÍPIO DE ELESBÃO VELOSO-PI AO MUNICÍPIO DE TANQUE-PI, PASSANDO PELOS MUNICÍPIOS DE FRANCINÓPOLIS-PI E VÁRZEA GRANDE-PI._x000D_
 </t>
   </si>
   <si>
     <t>14007</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14007/al-1446.03_-_contem_uma_cartilha.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14007/al-1446.03_-_contem_uma_cartilha.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, art. 113, IX, após ouvido o Plenário, seja concedido voto de louvor à Dra. Ravena Napoleão do Rego Pinheiro.</t>
   </si>
   <si>
     <t>14347</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14347/al-1531.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14347/al-1531.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário, encaminhe expediente ao Exmo. Sr. Roberto Amaral, Ministro da Ciência e Tecnologia, solicitando providências para criar o Instituto Nacional do Mel no município de Picos.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11555/11555_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11555/11555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NOS ARTS. 255 E 256, E SEUS PARÁGRAFOS, DO REGIMENTO INTERNO, APÓS OUVIR O PLENÁRIO, AUDIÊNCIA PÚBLICA PARA DISCUSSÃO DO COMBATE AO DENGUE, COM DATA SUGERIDA PARA O DIA 28 DESTE, NA COMISSÃO DE INFRA-ESTRUTURA. SUGERE AINDA QUE SEJAM CONVIDADOS: O SECRETÁRIO ESTADUAL DE SAÚDE, O PRESIDENTE DA FUNDAÇÃO MUNICIPAL DE SAÚDE, COORDENADOR REGIONAL DA FUNASA, DIRETOR DO HOSPITAL DE DOENÇAS TROPICAIS (ANTIGO HDIC) E O PRESIDENTE DO SINDICATO DOS MÉDICOS.</t>
   </si>
   <si>
     <t>14348</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14348/al-1570.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14348/al-1570.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado para o presidente da Federação das Indústrias do Piauí FIEPI, - deputado Antônio José Moraes Sousa, e o presidente da Associação Industrial, Gilberto Diego Veríssimo Pedrosa, congratulações pelo Dia da Indústria, 25 de maio, extensivo para todos os industriais do Estado.</t>
   </si>
   <si>
     <t>10918</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10918/10918_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10918/10918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFICIO AO DESEMBARGADOR PRESIDENTE DO EGRÉGIO TRIBUNAL DE JUSTIÇA DO ESTADO DO PIAUÍ, DES. JOÃO MENESES, SOLICITANDO A INSTALAÇÃO DE UM JUIZADO ESPECIAL CÍVEL E CRIMINAL NA COMARCA DE OEIRAS-PI, CONFORME DETERMINAÇÃO DO ART. 8° DA LEI N° 5.204/2001, QUE DISPÕE SOBRE A REFORMA PARCIAL DA LEI NO 3.716/79, DE ORGANIZAÇÃO JUDICIÁRIA DO ESTADO DO PIAUÍ.</t>
   </si>
   <si>
     <t>14349</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14349/al-1697.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14349/al-1697.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado para o presidente da Federação das Indústrias do Piauí FIEPI,- deputado Antônio José Moraes Sousa, e o presidente da Associação Industrial, Gilberto Diego Veríssimo Pedrosa, congratulações pelo Dia da Indústria, 25 de maio, extensivo para todos os industriais do Estado.</t>
   </si>
   <si>
     <t>10919</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10919/10919_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10919/10919_texto_integral.pdf</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11576/11576_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11576/11576_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F', O REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO QUE AUTORIZE AO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER/PI A CONCESSÃO DE MÁQUINA PARA FAZER A RASPAGEM DA ESTRADA PIAÇAVA - BOA VISTA, ASSIM COMO A ESTRADA VICINAL QUE PARTE DA BR 316 COM DESTINO AO BACURI, SEGUINDO PELA MARIMBA. AMBAS PERTENCEM AO MUNICÍPIO DE ·DEMERVAL LOBÃO.</t>
   </si>
   <si>
     <t>14019</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14019/al-1752.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14019/al-1752.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, art. 113, IX, após ouvido o Plenário, seja concedido voto de louvor ao Prefeito João Messias.</t>
   </si>
   <si>
     <t>14350</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14350/al-1784.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14350/al-1784.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, registro do falecimento do ex-chefe de gabinete da Secretaria de Agricultura, Pedro Nolasco Ferreira, irmão do deputado estadual, Edson Ferreira, e do refeito de São Raimundo Nonato, Avelar Ferreira, ocorrido no dia 8 de junho 2003, em Campo Sales, interior do Ceará, e também, que sejam apresentadas as condolências a família enlutada.</t>
   </si>
   <si>
     <t>14351</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14351/al-1814.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14351/al-1814.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário seja encaminhado congratulações a sua Excelência, o senhor presidente do Tribunal Regional Eleitoral do Estado do Piauí, Dr. João Batista Machado, e aos demais Excelentíssimos Senhores Juízes membros da corte, pela passagem dos 58 anos de aniversário, ocorrido dia 9 de junho do corrente ano,</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>Nerinho</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11429/11429_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11429/11429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, DE ACORDO COM AS TRADIÇÕES, AS SEGUINTES HOMENAGENS, NO SENTIDO DE APRESENTAR CONDOLÊNCIAS À FAMÍLIA DE ALOÍSIO DUARTE DE LIMA, FALECIDO EM 10 DE JUNHO DE 2003, EM PICOS - PI.</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11430/11430_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11430/11430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO OFÍCIO AO DIRETOR GERAL DA TELEMAR - DR. FERNANDO BARBOSA DE MELLO MENDES, SOLICITANDO A INSTALAÇÃO DE UM TELEFONE PÚBLICO NO POVOADO CALDEIRÃO DOS LUÍS, NO MUNICÍPIO DE SÃO JOSÉ DO PIAUÍ.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFICIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO QUE AUTORIZE A IMPLANTAÇÃO DE UMA ESCOLA DE NÍVEL MÉDIO NO RESIDENCIAL FREI DAMIÃO, NESTA CAPITAL.</t>
   </si>
   <si>
     <t>14352</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14352/al-1881.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14352/al-1881.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que encaminhe expediente a Diretora Geral do Departamento de Estradas e Rodagens do Piauí - DER/PI, solicitando a pavimentação asfáltica de Padre Marcos à BR 316 em uma extensão de aproximadamente 14 km.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11431/11431_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11431/11431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO OFÍCIO AO DIRETOR GERAL DA TELEMAR - DR. FERNANDO BARBOSA DE MELLO MENDES, SOLICITANDO A INSTALAÇÃO DE UM TELEFONE PÚBLICO NO POVOADO SACO DA VÁRZEA, NO MUNICÍPIO DE SÃO JOSÉ DO PIAUÍ.</t>
   </si>
   <si>
     <t>14353</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14353/al-1898.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14353/al-1898.03.pdf</t>
   </si>
   <si>
     <t>Requer que  seja formalizada indicação, após ouvido o plenário, aos  Prefeitos dos Municípios com população superior a 30.000 (trinta mil)_x000D_
 habitantes, que incluam na Lei Orçamentária de 2004, previsão para construção de banheiros públicos nas sedes dos respectivos Municípios.</t>
   </si>
   <si>
     <t>13523</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13523/al-1990.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13523/al-1990.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício ao Ilmo. Sr. Fernando Barbosa Melo Mendes, Gerente Geral da TELEMAR no Piauí, a solicitação da instalação de telefones públicos.</t>
   </si>
   <si>
     <t>14354</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14354/al-2014.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14354/al-2014.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao ilustríssimo senhor presidente da Cepisa, Dr. Esdra Noqueira, solicitação a restauração da rede elétrica que margeia o Rio Gurguéia, na região do município de Colônia do Gurguéia.</t>
   </si>
   <si>
     <t>14388</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14388/al-2015.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14388/al-2015.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a Ilustríssima diretora do DER, Dr. Karenina Dantas Eulálio Rocha, solicitando o asfaltamento da rodovia PI - 5, na região do município de Pajeú, numa extensão de aproximadamente 18 Km.</t>
   </si>
   <si>
     <t>14389</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14389/al-2016.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14389/al-2016.03.pdf</t>
   </si>
   <si>
     <t>REQUER, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao ilustríssimo senhor presidente da CEPISA, Dr. Esdra Noqueira, solicitação da ampliação da rede elétrica para substituírem as gambiarras na rede municipal do município de Colônia do Gurguéia, nos bairros Bela Vista, Santa Helena, Aeroporto, Amizade e rua Um e, também, no Parque de Vaquejada.</t>
   </si>
   <si>
     <t>14267</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14267/al-2017.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14267/al-2017.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja encaminhado expediente ao Ilustríssimo diretor do PRONAF, solicitando a inclusão do município de Colônia de Gurguéia no Programa Nacional de Agricultura Familiar, pois a localidade possui inúmeras áreas agricultáveis, tendo em vista, ainda, ser pioneira em assentamentos.</t>
   </si>
   <si>
     <t>14268</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14268/al-2018.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14268/al-2018.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a sua Excelência governador Wellington Dias, solicitando a construção de uma Unidade Mista de Saúde , para o município de Pajeú.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A EXPEDIÇÃO DE OFICIO DIRIGIDO À DIRETORA DO DER, DRA. KARENINA EULÁLIO, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA PI-452, NO PERCURSO DA BR-316/BURITI DOS CASTELOS/SÃO FÉLIX/SANTA CRUZ DOS MILAGRES.</t>
   </si>
   <si>
     <t>13524</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13524/al-2198.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13524/al-2198.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja viabilizada a regularização imediata da situação de vinte professores de Ensino Religioso da Microrregião de Picos.</t>
   </si>
   <si>
     <t>14269</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14269/al-2463.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14269/al-2463.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja realizado uma sessão especial pela ocasião do Dia do Maçom, comemorado na data 20 de agosto.</t>
   </si>
   <si>
     <t>14270</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14270/al-2466.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14270/al-2466.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado a Ordem dos Advogados do Brasil - OAB - Secção do Piauí, votos de  congratulações pela importante data , 11 de agosto, comemorativa ao Dia do Advogado, uma categoria que vem desenvolvendo importante papel na defesa dos cidadãos.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, SOLICITANDO UMA VIATURA PARA O EFETIVO POLICIAL DE ALAGOINHA DO PIAUÍ.</t>
   </si>
   <si>
     <t>13537</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13537/al-2469.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13537/al-2469.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício ao Ilmo. Sr. Presidente da Igreja Evangélica Assembleia de Deus em Teresina, cumprimentando-o pelo transcurso do 67º aniversário da citada Igreja.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE SAÚDE DO ESTADO DO PIAUÍ, SOLICITANDO UMA AMBULÂNCIA PARA A UNIDADE MISTA DE SAÚDE DO MUNICÍPIO DE ALAGOINHA DO PIAUÍ.</t>
   </si>
   <si>
     <t>14271</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14271/al-2537.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14271/al-2537.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja registrado voto de pesar e apresentado as condolências ao vereador Edigar Fernandes de Carvalho e extensivo aos familiares pelo falecimento de sua mãe senhora Erotildes Carvalho ocorrido sábado dia 16 deste mês na cidade de Floriano Piauí.</t>
   </si>
   <si>
     <t>13539</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13539/al-2539.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13539/al-2539.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício ao Comandante Geral da PMPI (Polícia Militar do Estado do Piauí) a prestação de informações.</t>
   </si>
   <si>
     <t>13540</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13540/al-2557.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13540/al-2557.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício ao Gerente Geral da TELEMAR, solicitando a instalação de um telefone público no povoado  Almesca, no município de Pau D'arco, na região norte do Estado.</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFICIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CONDEPI, SOLICITANDO PROJETO DE VIABILIZAÇÃO TÉCNICA PARA CONSTRUÇÃO DE UMA BARRAGEM NO RIO LONGÁ, NA LOCALIDADE CURRAL VELHO, NO MUNICÍPIO DE BOQUEIRÃO DO PIAUÍ.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO À EXCELENTÍSSIMA SENHORA DIRETORA GERAL DO DER, SOLICITANDO RECUPERAÇÃO DA ESTRADA QUE LIGA A BR-343 (LOCALIDADE SÃO MARCOS) AO MUNICÍPIO DE BOQUEIRÃO DO PIAUÍ</t>
   </si>
   <si>
     <t>13541</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13541/al-2561.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13541/al-2561.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, a realização de Audiência Pública com objetivo de discutir a situação da Universidade Estadual do Piauí (UESPI).</t>
   </si>
   <si>
     <t>14080</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14080/al-2573.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14080/al-2573.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o plenário, que seja autorizado e determinado o trabalho de recuperação da Rodovia PI-240, que liga os municípios de Uruçuí-PI e Antônio Almeida - PI.</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO À TELEMAR, SOLICITANDO INSTALAÇÃO DE TELEFONE PÚBLICO, TIPO ORELHÃO, À RUA ALOÍSIO LIMA ENTRE OS NÚMEROS 1500 E 1700 (À DIREITA DA RUA DIRCE DE OLIVEIRA), BAIRRO ININGA, PRÓXIMO AO COLÉGIO AGRÍCOLA DA UNIVERSIDADE FEDERAL DO PIAUÍ.</t>
   </si>
   <si>
     <t>14272</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14272/al-2605.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14272/al-2605.03.pdf</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11602/11602_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11602/11602_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFICIO DIRIGIDO À TELEMAR, SOLICITANDO INSTALAÇÃO DE TELEFONE PÚBLICO RURAL, TIPO ORELHÃO, NA COMUNIDADE TABOCA DO PAU FERRADO.</t>
   </si>
   <si>
     <t>13550</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13550/al-2757.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13550/al-2757.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício ao Ilmo. Sr. Diretor do DNIT, no Piauí, solicitando que informe a este Poder Legislativo quando se deu a paralisação asfáltica da BR-407, no trecho Patos/Jacobina.</t>
   </si>
   <si>
     <t>13551</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13551/al-2760.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13551/al-2760.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhados ofícios ao Exmo. Sr. Governador do Estado e ao Exmo. Secretário Estadual de Segurança, solicitando a instalação de uma Delegacia ou Sub-Delegacia de Polícia no Povoado Santa Luz, na zona rural leste de Teresina.</t>
   </si>
   <si>
     <t>14390</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14390/al-2767.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14390/al-2767.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Administrador, 10 de setembro , seja homenageada essa importante categoria.</t>
   </si>
   <si>
     <t>14391</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14391/al-2768.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14391/al-2768.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Veterinário, 9 de setembro, seja homenageada esta categoria da área de saúde animal.</t>
   </si>
   <si>
     <t>14392</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14392/al-2771.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14392/al-2771.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia Nacional da Imprensa, na data 10 de setembro, seja homenageada toda esta categoria de jornalistas, que muito têm contribuído para o resgate da nossa história e, também, para a democratização do nosso pais.</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11472/11472_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11472/11472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO OFÍCIO AO DIRETOR GERAL DA AGESPISA - DR. AURO COSTA, SOLICITANDO A INSTALAÇÃO DE UMA CAIXA D'ÁGUA COM CAPACIDADE DE 200.000 (DUZENTOS MIL LITROS) PARA O BAIRRO BOA VISTA E MORRO BELO HORIZONTE, NO MUNICÍPIO DE PICOS - PI.</t>
   </si>
   <si>
     <t>14393</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14393/al-2867.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14393/al-2867.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após Plenário, que por ocasião do Dia do Radialista, 21 de setembro, seja homenageada com mensagem de estímulo toda a categoria de profissionais de rádio e televisão, que muito têm contribuído para a integração nacional, regional e estadual.</t>
   </si>
   <si>
     <t>14394</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14394/al-2916.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14394/al-2916.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Governador do Estado solicitando de sua excelência a adoção de medidas urgentes, junto a direção da PI, para manter a realização de vestibular 2004 e manutenção dos cursos regulares de Biologia, Psicologia, Letras-Inglês, Ciência da Computação, Enfermagem e Administração de Empresas, no Campus da UESPI, no município de Floriano.</t>
   </si>
   <si>
     <t>14395</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14395/al-2929.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14395/al-2929.03.pdf</t>
   </si>
   <si>
     <t>Requer,  nos termos do Art. 5°, § 5°, da Constituição Estadual, combinado com o art. 127 e 230, inciso II, do Regimento Interno, a formalização do pedido de informações ao Exmo. Sr. Comandante da Polícia Militar do Estado do Piauí.</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11606/11606_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11606/11606_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFICIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO QUE AUTORIZE AO DIRETOR DO PCPR A INCLUSÃO DA COMUNIDADE PÉ DO MORRO, MUNICÍPIO DE COIVARAS, NO PROGRAMA DE ELETRIFICAÇÃO RURAL.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11607/11607_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11607/11607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFICIO DIRIGIDO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO QUE AUTORIZE À DIRETORA DO DER A RECUPERAÇÃO DA ESTRADA QUE INTERLIGA A CIDADE DE ALTOS A COIVARAS.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11608/11608_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11608/11608_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I ALÍNEA "F", DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, A EXPEDIÇÃO DE OFÍCIO DIRIGIDO AO SR. GERENTE DA TELEMAR, SOLICITANDO INSTALAÇÃO DE 04 (QUATRO) TELEFONES PÚBLICOS, TIPO ORELHÃO, NO POVOADO ESTACA ZERO, MUNICÍPIO DE LAGOINHA DO PIAUÍ.</t>
   </si>
   <si>
     <t>14396</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14396/al-2936.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14396/al-2936.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma do dispositivo no Art. 96, inciso I, alínea "f' do Regimento Interno, após ouvido o Plenário seja autorizada a expedição de ofícios dirigidos, respectivamente, ao Excelentíssimo Senhor Governador do Estado do Piauí, José Wellington Barroso Araújo Dias e ao Senhor Secretário Estadual de Saúde, Dr. José Nazareno Cardeal Fonteles, com vista a dotar os Hospitais Regionais do Piauí com um aparelho e técnicos para realização de exames de mamografia.</t>
   </si>
   <si>
     <t>10936</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10936/10936_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10936/10936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR TELEFONES PÚBLICOS NO MUNICÍPIO DE SÃO JOÃO DA VARJOTA - PL, MAIS PRECISAMENTE NAS COMUNIDADES DE VILA JOSÉ PAULINO. CEPISA E JAICÓS.</t>
   </si>
   <si>
     <t>14397</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14397/al-2992.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14397/al-2992.03.pdf</t>
   </si>
   <si>
     <t>Requer,  após ouvido o Plenário, seja autorizada a expedição de ofício, dirigido, ao Excelentíssimo Senhor Gerente Geral da Telemar Norte Leste S/A - TELEMAR, Fernando Barbosa de Mello Mendes, solicitando a instalação de Terminal Utilitário Público - TUP, no povoado Mucambo, município de Picos.</t>
   </si>
   <si>
     <t>14398</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14398/al-3003.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14398/al-3003.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após Plenário, que por ocasião do Dia da Secretária, 30 de setembro, seja homenageada com mensagem de estímulo a esta categoria que muito contribui para a organização e planejamentos das empresas públicas, privadas e organizações do 3º setor.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11609/11609_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11609/11609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 111, XV, DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, COMUNICAÇÃO DE PESAR DIRIGIDA AO DEP. ROBERTO JEFFERSON E SRA. MARIA BEATRIZ FERREIRA MARTINEZ, RESPECTIVAMENTE LÍDER DO PARTIDO TRABALHISTA BRASILEIRO - PTB NA CÂMARA FEDERAL E ESPOSA DO DEP. JOSÉ CARLOS DE CASTRÔ MARTINEZ, PELO TRÁGICO E PREMATURO FALECIMENTO DO PRESIDENTE NACIONAL DO PTB.</t>
   </si>
   <si>
     <t>14400</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14400/al-4005.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14400/al-4005.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 255  e seguintes do Regimento Interno, a realização de uma Audiência Pública na Comissão de Administração Publica e Política Social.</t>
   </si>
   <si>
     <t>13555</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13555/al-4006.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13555/al-4006.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, a realização de Audiência Pública na Comissão de Administração Pública e Política Social com o objetivo de discutir a situação do sistema prisional do Estado do Piauí.</t>
   </si>
   <si>
     <t>14401</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14401/al-4010.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14401/al-4010.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Fisioterapeuta, 13 de outubro seja encaminhada homenagem a esta categoria importante para a recuperação da saúde física humana.</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11473/11473_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11473/11473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, DE ACORDO COM AS TRADIÇÕES, AS SEGUINTES HOMENAGENS, NO SENTIDO DE APRESENTAR CONDIÇÕES À FAMÍLIA DE FRANCISCO JOAQUIM SOBRINHO FALECIDO EM 11 DE OUTUBRO DE 2003, EM TERESINA- PI</t>
   </si>
   <si>
     <t>14402</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14402/al-4069.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14402/al-4069.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Professor, 15 de outubro, homenagem a essa categoria de profissionais.</t>
   </si>
   <si>
     <t>10938</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10938/10938_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10938/10938_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO RURAL, DR. SÉRGIO LUIS OLIVEIRA VILELA, E AO PRESIDENTE DA APPM, DR. JOSÉ DE ANDRADE MAIA FILHO, PARA QUE SEJA INCLUÍDO O MUNICÍPIO DE OEIRAS NA AGENDA DE PALESTRAS E CURSOS QUE SERÃO REALIZADOS NO CORRENTE MÊS, COM O OBJETIVO DE INCENTIVAR E ALERTAR PARA A IMPORTÂNCIA DA VACINAÇÃO DE TODO O REBANHO DO PIAUÍ.</t>
   </si>
   <si>
     <t>14403</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14403/al-4075.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14403/al-4075.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Médico, 18 de outubro, estes profissionais sejam homenageados com mensagem pelo relevante serviço em prol da humanidade.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11610/11610_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11610/11610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NO ART. 96, I, ALÍNEA "F", DO REGIME O INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, OFICIO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO PIAUÍ, SOLICITANDO AUTORIZAR A CONTRATAÇÃO DE UM CARRO PIPA PARA FAZER O ABASTECIMENTO D'ÁGUA DA CIDADE DE SÃO JULIÃO.</t>
   </si>
   <si>
     <t>14404</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14404/al-4096.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14404/al-4096.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente ao Governador do Estado do Piauí, a solicitação, através do DER, o asfaltamento de um trecho de 17 Km que liga os municípios de Nova Santa Rita e Simplício Mendes.</t>
   </si>
   <si>
     <t>14405</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14405/al-4097.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14405/al-4097.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente para o gerente da empresa Telemar, solicitando a instalação de um telefone público na localidade Santa Maria, no município de Nova Santa Rita.</t>
   </si>
   <si>
     <t>13556</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13556/al-4104.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13556/al-4104.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o Plenário, que seja formalizado pedido de informação ao Ilmo. Sr. Diretor do DETRAN-PI, para que no prazo da lei (art. 109, VII, CE/89) sejam encaminhadas a esta Casa Legislativa cópias de todos os contratos de locação de imóveis localizados na cidade de Picos.</t>
   </si>
   <si>
     <t>14406</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14406/al-4107.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14406/al-4107.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente para o gerente da empresa Telemar, solicitando a instalação de uma Unidade Mista de Saúde,  no município de Nova Santa Rita.</t>
   </si>
   <si>
     <t>14407</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14407/al-4142.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14407/al-4142.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente para o gerente da empresa Telemar, solicitando a instalação de um telefone público na localidade Vereda Grande, no município de Floriano.</t>
   </si>
   <si>
     <t>14408</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14408/al-4144.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14408/al-4144.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por.ocasião do Dia do Servidor Público, 28 de outubro, sejam homenageados este baluartes responsáveis pelo bom funcionamento das políticas públicas.</t>
   </si>
   <si>
     <t>14935</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14935/al-4222.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14935/al-4222.03.pdf</t>
   </si>
   <si>
     <t>Requer,  após ouvido o Plenário, seja autorizada a expedição de oficio, dirigido ao Excelentíssimo Senhor Presidente da Companhia Energética do Piauí S/A- CEPISA. Dr. Esdras Rodrigues Nogueira, solicitando a instalação de uma Substação de Energia Elétrica no município de Cocal - PI.</t>
   </si>
   <si>
     <t>14409</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14409/al-4223.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14409/al-4223.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma do disposto no Art. 96, inciso I, alínea 'f' do  Regimento Interno, seja autorizada a expedição de oficio, dirigido, ao Excelentíssimo_x000D_
 Senhor Presidente da Companhia Energética do Piauí S/A- CEPIS A. Dr. Esdras Rodrigues Nogueira, solicitando a regularização da distribuição de_x000D_
 energia elétrica no município de Ipiranga - PI.</t>
   </si>
   <si>
     <t>14410</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14410/al-4224.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14410/al-4224.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a sua Excelência o Senhor Governador do Estado do Piauí,  se digne o eminente governador, através da Secretaria Estadual de Saúde, disponibilizar uma ambulância para atender a população do município de São Francisco do Piauí.</t>
   </si>
   <si>
     <t>14411</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14411/al-4252.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14411/al-4252.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Cabeleireiro, 03 de novembro, seja feito um registro com homenagem para esta atividade profissional.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11611/11611_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11611/11611_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, COM FUNDAMENTAÇÃO LEGAL NOS ARTS. 255 E 256, E SEUS PARÁGRAFOS, DO REGIMENTO INTERNO, APÓS OUVIR O PLENÁRIO, AUDIÊNCIA PÚBLICA PARA DISCUSSÃO SOBRE A REABERTURA DO GARIMPO DE OPALA EM PEDRO II, COM DATA SUGERIDA PARA O DIA 13 DESTE, NA COMISSÃO DE INFRA-ESTRUTURA. SUGERE AINDA QUE SEJAM CONVIDADOS: O DIRETOR GERAL DO DEPARTAMENTO NACIONAL DE PRODUÇÃO MINERAL, O PRESIDENTE DA COMDEPI, O SECRETÁRIO DA INFRA-ESTRUTURA, O DELEGADO REGIONAL DO MINISTÉRIO DO TRABALHO, O DIRETOR DO IBAMA, O SECRETÁRIO DO MEIO AMBIENTE E RECURSOS HÍDRICOS E O PRESIDENTE E DIRETORES DA ASSOCIAÇÃO DOS GARIMPEIROS DE PEDRO IL.</t>
   </si>
   <si>
     <t>10939</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10939/10939_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10939/10939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR TELEFONE PÚBLICO NO MUNICÍPIO DE SÃO FRANCISCO DO PIAUÍ, MAIS PRECISAMENTE NO ASSENTAMENTO DA BARRAGEM SALINAS.</t>
   </si>
   <si>
     <t>10940</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10940/10940_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10940/10940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 O REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR TELEFONES PÚBLICOS NA CRECHE SANTA HELENA, SITUADA À RUA MANOEL VICTOR CORDEIRO, N° 5950, PARQUE JACINTA, NESTA CAPITAL.</t>
   </si>
   <si>
     <t>14936</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14936/al-4324.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14936/al-4324.03.pdf</t>
   </si>
   <si>
     <t>Requer,  após ouvido o Plenário, que  seja autorizada a expedição de ofício, dirigido ao Excelentíssimo Senhor Gerente Geral da Telemar Norte Leste S/A- TELEMAR - PI Dr. Fernando Barbosa de Mello Mendes, solicitando a instalação de Terminal Utilitário Público, na Comunidade João Pereira, no município de José de Freitas - PI.</t>
   </si>
   <si>
     <t>14085</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14085/al-4379.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14085/al-4379.03.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, seja aprovada a consignação em ata de voto de louvor aos dirigentes da Associação Piauiense de Municípios - APPM.</t>
   </si>
   <si>
     <t>14937</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14937/al-4412.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14937/al-4412.03.pdf</t>
   </si>
   <si>
     <t>Requer,  após ouvido o Plenário, seja autorizada a expedição de ofício, dirigido  ao Excelentíssimo Senhor Gerente Geral da Telemar Norte Leste S/A- TELEMAR - PI. Dr. Fernando Barbosa de Mello Mendes, solicitando a instalação de TUP - Terminal Utilitário Público, no Povoado Sossego, no município de Cristino Castro - PI.</t>
   </si>
   <si>
     <t>13557</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13557/al-4415.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13557/al-4415.03.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, após ouvido o Plenário, que seja encaminhado ofício ao Ilmo. Sr. Diretor do DNIT (Departamento de Infraestrutura e Transporte), solicitando a recuperação asfáltica da BR-343, no trecho que lega Buriti dos Lopes a Parnaíba.</t>
   </si>
   <si>
     <t>10941</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10941/10941_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10941/10941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO SECRETÁRIO ESTADUAL DE AGRONEGÓCIOS, DR. JOÃO BATISTA ALVES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE TORNAR POSSÍVEL A REALIZAÇÃO DA EXPOAPI-2003.</t>
   </si>
   <si>
     <t>14412</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14412/al-4472.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14412/al-4472.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, encaminhar mensagem de condolências para a família do coronel Antonio Almeida de Carvalho pelo seu falecimento.</t>
   </si>
   <si>
     <t>14413</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14413/al-4590.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14413/al-4590.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Fonoaudiólogo, 09 de dezembro, seja homenageada com mensagem de estímulo a esta categoria de profissionais.</t>
   </si>
   <si>
     <t>14414</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14414/al-4591.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14414/al-4591.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, após ouvido o plenário, que seja encaminhado expediente a TELEMAR solicitando a instalação de telefones públicos nas localidades Marmelada, Anseada, Barreiro e Malhada Grande, no interior do município de Nazaré do Piauí.</t>
   </si>
   <si>
     <t>14086</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14086/al-4593.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14086/al-4593.03.pdf</t>
   </si>
   <si>
     <t>Requer, com fulcro nos arts. 109 e 11, XI, do Regimento Interno a solicitação ao Exmo. Sr. Secretário de Obras e Serviços Públicos do Estado do Piauí, de cópia do Edital de Licitação/Concorrência, para a construção do Aeroporto Internacional de São Raimundo Nonato-PI.</t>
   </si>
   <si>
     <t>14415</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14415/al-4598.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14415/al-4598.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental e após ouvido o Plenário, que por ocasião do Dia do Engenheiro e do Arquiteto, 1 de dezembro, seja homenageada com mensagem de estímulo a estas categorias responsáveis pelo desenvolvimento da construção civil.</t>
   </si>
   <si>
     <t>10942</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10942/10942_texto_integral.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10942/10942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FULCRO NO ART. 113 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENCAMINHADO OFÍCIO AO GERENTE-GERAL DA TELEMAR-PI, SR. FERNANDO BARBOSA MELO MENDES, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE INSTALAR TELEFONE PÚBLICO NO "BAR DA TIETA", Q-21, C-04, RESIDENCIAL BETINHA, BAIRRO ANGELIM/SUL, NESTA CAPITAL.</t>
   </si>
   <si>
     <t>13161</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13161/al-4684.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13161/al-4684.03.pdf</t>
   </si>
   <si>
     <t>Requerer que seja expedido ofício ao Dr. Antônio Rodrigues de Souza Neto, Secretário de Fazendo do Estado do Piauí,no sentido de determinar que sejam encaminhadas a este poder legislativo, no prazo legal, as seguintes informações relativamente à Loteria do Estado do Piauí - Lotepi.</t>
   </si>
   <si>
     <t>14223</t>
   </si>
   <si>
     <t>4685665</t>
   </si>
   <si>
-    <t>https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14223/al-665.03.pdf</t>
+    <t>http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14223/al-665.03.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, seja registrado o falecimento cidade de Floriano no dia 11 deste mês do Sr. Mamede Borabi e que seja apresentado as condolências a família , através da esposa a senhora Fátima Borabi, residente à Av. Bucar Neto nº 2 na cidade de Floriano-PI._x000D_
 SALA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2364,68 +2364,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/19417/projeto_de_decreto_200316042024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14520/al-1848.03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13294/al-890.03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14519/al-1820.03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10825/10825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11603/11603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10828/10828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14934/al-4149.03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14616/al-2788.03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14933/al-4148.03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14619/al-4207.03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14204/al-409.03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14205/al-418.03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14206/al-436.03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11520/11520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14207/al-452.03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14209/al-470.03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14210/al-518.03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11521/11521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13510/al-590.03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13961/al-630.03_-_contem_2_jornais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14231/al-0723.03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14240/al-746.03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14262/al-750.03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11519/11519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10860/10860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14282/al-761.03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14283/al-762.03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11522/11522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11523/11523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14290/al-831.03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13486/al-832.03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13487/al-833.03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13488/al-834.03.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13489/al-835.03.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14292/al-879.03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14293/al-880.03.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14294/al-883.03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14334/al-884.03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10869/10869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10877/10877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14828/al-910.03.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14830/al-911.03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14336/al-938.03.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11524/11524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11525/11525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11526/11526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14337/al-1034.03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14338/al-1101.03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13495/al-1102.03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13496/al-1104.03.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11545/11545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14001/al-1145.03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10894/10894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10898/10898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11546/11546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14344/al-1198.03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11547/11547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13500/al-1215.03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14345/al-1220.03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14346/al-1272.03.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10903/10903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14005/al-1276.03.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13511/al-1291.03.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10912/10912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10913/10913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10914/10914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14007/al-1446.03_-_contem_uma_cartilha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14347/al-1531.03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11555/11555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14348/al-1570.03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10918/10918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14349/al-1697.03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10919/10919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11576/11576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14019/al-1752.03.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14350/al-1784.03.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14351/al-1814.03.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11429/11429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11430/11430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14352/al-1881.03.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11431/11431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14353/al-1898.03.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13523/al-1990.03.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14354/al-2014.03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14388/al-2015.03.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14389/al-2016.03.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14267/al-2017.03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14268/al-2018.03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13524/al-2198.03.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14269/al-2463.03.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14270/al-2466.03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13537/al-2469.03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14271/al-2537.03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13539/al-2539.03.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13540/al-2557.03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13541/al-2561.03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14080/al-2573.03.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14272/al-2605.03.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11602/11602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13550/al-2757.03.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13551/al-2760.03.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14390/al-2767.03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14391/al-2768.03.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14392/al-2771.03.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11472/11472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14393/al-2867.03.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14394/al-2916.03.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14395/al-2929.03.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11606/11606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11607/11607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11608/11608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14396/al-2936.03.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10936/10936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14397/al-2992.03.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14398/al-3003.03.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11609/11609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14400/al-4005.03.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13555/al-4006.03.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14401/al-4010.03.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11473/11473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14402/al-4069.03.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10938/10938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14403/al-4075.03.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11610/11610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14404/al-4096.03.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14405/al-4097.03.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13556/al-4104.03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14406/al-4107.03.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14407/al-4142.03.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14408/al-4144.03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14935/al-4222.03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14409/al-4223.03.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14410/al-4224.03.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14411/al-4252.03.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11611/11611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10939/10939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10940/10940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14936/al-4324.03.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14085/al-4379.03.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14937/al-4412.03.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13557/al-4415.03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10941/10941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14412/al-4472.03.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14413/al-4590.03.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14414/al-4591.03.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14086/al-4593.03.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14415/al-4598.03.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10942/10942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13161/al-4684.03.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14223/al-665.03.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/19417/projeto_de_decreto_200316042024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14520/al-1848.03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13294/al-890.03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14519/al-1820.03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10825/10825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11598/11598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11603/11603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10828/10828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14934/al-4149.03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14616/al-2788.03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14933/al-4148.03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14619/al-4207.03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14204/al-409.03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14205/al-418.03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14206/al-436.03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11520/11520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14207/al-452.03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14209/al-470.03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14210/al-518.03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11521/11521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13510/al-590.03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13961/al-630.03_-_contem_2_jornais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14231/al-0723.03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14240/al-746.03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14262/al-750.03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11519/11519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10860/10860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14282/al-761.03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14283/al-762.03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11522/11522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11523/11523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14290/al-831.03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13486/al-832.03.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13487/al-833.03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13488/al-834.03.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13489/al-835.03.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14292/al-879.03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14293/al-880.03.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14294/al-883.03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14334/al-884.03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10869/10869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10877/10877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14828/al-910.03.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14830/al-911.03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14336/al-938.03.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11524/11524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11525/11525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11526/11526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14337/al-1034.03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14338/al-1101.03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13495/al-1102.03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13496/al-1104.03.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11545/11545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14001/al-1145.03.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10894/10894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10898/10898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11546/11546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14344/al-1198.03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11547/11547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13500/al-1215.03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14345/al-1220.03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14346/al-1272.03.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10903/10903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14005/al-1276.03.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13511/al-1291.03.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10912/10912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10913/10913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10914/10914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14007/al-1446.03_-_contem_uma_cartilha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14347/al-1531.03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11555/11555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14348/al-1570.03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10918/10918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14349/al-1697.03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10919/10919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11576/11576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14019/al-1752.03.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14350/al-1784.03.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14351/al-1814.03.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11429/11429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11430/11430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11578/11578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14352/al-1881.03.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11431/11431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14353/al-1898.03.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13523/al-1990.03.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14354/al-2014.03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14388/al-2015.03.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14389/al-2016.03.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14267/al-2017.03.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14268/al-2018.03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11584/11584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13524/al-2198.03.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14269/al-2463.03.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14270/al-2466.03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11596/11596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13537/al-2469.03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11597/11597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14271/al-2537.03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13539/al-2539.03.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13540/al-2557.03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11599/11599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11600/11600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13541/al-2561.03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14080/al-2573.03.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11601/11601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14272/al-2605.03.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11602/11602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13550/al-2757.03.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13551/al-2760.03.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14390/al-2767.03.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14391/al-2768.03.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14392/al-2771.03.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11472/11472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14393/al-2867.03.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14394/al-2916.03.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14395/al-2929.03.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11606/11606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11607/11607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11608/11608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14396/al-2936.03.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10936/10936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14397/al-2992.03.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14398/al-3003.03.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11609/11609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14400/al-4005.03.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13555/al-4006.03.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14401/al-4010.03.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11473/11473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14402/al-4069.03.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10938/10938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14403/al-4075.03.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11610/11610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14404/al-4096.03.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14405/al-4097.03.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13556/al-4104.03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14406/al-4107.03.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14407/al-4142.03.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14408/al-4144.03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14935/al-4222.03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14409/al-4223.03.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14410/al-4224.03.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14411/al-4252.03.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/11611/11611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10939/10939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10940/10940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14936/al-4324.03.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14085/al-4379.03.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14937/al-4412.03.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13557/al-4415.03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10941/10941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14412/al-4472.03.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14413/al-4590.03.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14414/al-4591.03.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14086/al-4593.03.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14415/al-4598.03.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/./sapl/public/materialegislativa/2003/10942/10942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/13161/al-4684.03.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.pi.leg.br/media/sapl/public/materialegislativa/2003/14223/al-665.03.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>